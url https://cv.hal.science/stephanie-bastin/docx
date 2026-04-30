--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1410,680 +1410,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical chiral N‐heterocyclic carbene ligands in enantioselective gold catalysis</w:t>
+                <w:t xml:space="preserve">Redox-Switchable Behavior of Transition-Metal Complexes Supported by Amino-Decorated N-Heterocyclic Carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Pallova</w:t>
+                <w:t xml:space="preserve">Mirko Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barthes</w:t>
+                <w:t xml:space="preserve">Lionel Rechignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200166⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (12), pp.3776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27123776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575284v1</w:t>
+                <w:t xml:space="preserve">hal-03709012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Switchable Behavior of Transition-Metal Complexes Supported by Amino-Decorated N-Heterocyclic Carbenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helical chiral N‐heterocyclic carbene ligands in enantioselective gold catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Ruamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rechignat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (12), pp.3776. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (17), pp.e202200166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27123776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709012v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Partially Saturated Fluorenyl-Derived [n]helicenes Featuring an Overcrowded Alkene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenka Pallova</w:t>
+                <w:t xml:space="preserve">Manganese – new prominent actor in transfer hydrogenation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gauthier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100150⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.100511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194360v1</w:t>
+                <w:t xml:space="preserve">hal-03230650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese – new prominent actor in transfer hydrogenation catalysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anionic, chelating C(sp 3 ) / NHC ligand from the combination of N-heterobicyclic carbene and barbituric heterocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Idir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kajetanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.100511. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (18), pp.3223-3234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230650v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anionic, chelating C(sp 3 ) / NHC ligand from the combination of N-heterobicyclic carbene and barbituric heterocycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Properties of Partially Saturated Fluorenyl-Derived [n]helicenes Featuring an Overcrowded Alkene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idir Benaissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anna Kajetanowicz</w:t>
+                <w:t xml:space="preserve">Etienne Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (18), pp.3223-3234. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (28), pp.7722-7730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356487v1</w:t>
+                <w:t xml:space="preserve">hal-03194360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric transfer hydrogenation of ketones promoted by manganese(I) pre-catalysts supported by bidentate aminophosphines</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau-Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,373 +2193,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original L-shape, Tunable N-Heterocyclic Carbene Platform for Efficient Gold(I) Catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manganese catalyzed α-methylation of ketones with methanol as a C1 source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau-Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201901090⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc08064j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335228v1</w:t>
+                <w:t xml:space="preserve">hal-01976517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese catalyzed α-methylation of ketones with methanol as a C1 source</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent César</w:t>
+                <w:t xml:space="preserve">An Original L-shape, Tunable N-Heterocyclic Carbene Platform for Efficient Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Idir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (3), pp.314-317. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (24), pp.7977-7981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc08064j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201901090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976517v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N‐Heterocyclic Carbenes as Key Intermediates in the Synthesis of Fused, Mesoionic, Tricyclic Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐emilie Morantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (56), pp.13030-13036. </w:t>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (21), pp.5256-5259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,103 +2995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the redox-active character of imidazolin-2-thiones derived from amino-substituted N-heterocyclic carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rechignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (55), pp.7653-7656. </w:t>
@@ -4433,64 +4433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and (photo)catalysis with L-shape, N-fused bicyclic NHC ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanakorn Kittikool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,64 +4903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalysis with Laterally-Functionalized Aromatic N-Fused Heterobicyclic Carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,64 +5028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalysis with Laterally-Functionalized Aromatic N-Fused Heterobicyclic Carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioether-NHC Bidentate Manganese Complexes as Efficient Phosphine-Free Catalysts for Hydrogenation at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hurzd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moifica Check-Moidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Journée toulousaine de Chimie-Biologie-Santé (JCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5735,51 +5735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basker Sundararaju. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dehydrogenation Reactions with 3d Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Springer Nature Switzerland, pp.33-62, 2024, Topics in Organometallic Chemistry, </w:t>
@@ -5849,90 +5849,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogénation d’esters en présence d’un complexe de manganèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqaya Buhaibeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marquardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02841h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kajetanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Grela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Pointis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hermosilla Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pedussaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina S Gulyaeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Willot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanakorn Kittikool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunita Phakdeeyothin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n A Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sytniczuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Trzaskowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teixeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202200051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pallova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100511" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08064j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Morantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mallardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Nano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie F. Depeter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03934H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Kosnik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zielinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Rajkiewicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NN3B5P8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benhamou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53089b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Valyaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Utegenov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB6J827S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501073q" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebon Tailhades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi E. Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15737j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900231c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Thanh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Weyland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Harouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC3VHB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abella L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Y." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier E." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurzd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ghezlaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moifica Check-Moidine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2023_110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marquardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02841h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kajetanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Grela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Pointis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hermosilla Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pedussaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina S Gulyaeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Willot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanakorn Kittikool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunita Phakdeeyothin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n A Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sytniczuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Trzaskowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teixeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202200051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123776" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pallova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100511" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00458" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08064j" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Morantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mallardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Nano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie F. Depeter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03934H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Kosnik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zielinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Rajkiewicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NN3B5P8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benhamou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53089b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Valyaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Utegenov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB6J827S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501073q" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebon Tailhades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi E. Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15737j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900231c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Thanh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Weyland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Harouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC3VHB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abella L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Y." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier E." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurzd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ghezlaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moifica Check-Moidine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2023_110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>