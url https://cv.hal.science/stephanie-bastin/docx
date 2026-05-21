--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1410,680 +1410,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Switchable Behavior of Transition-Metal Complexes Supported by Amino-Decorated N-Heterocyclic Carbenes</w:t>
+                <w:t xml:space="preserve">Helical chiral N‐heterocyclic carbene ligands in enantioselective gold catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Ruamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rechignat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Laura Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27123776⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (17), pp.e202200166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709012v1</w:t>
+                <w:t xml:space="preserve">hal-03575284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical chiral N‐heterocyclic carbene ligands in enantioselective gold catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox-Switchable Behavior of Transition-Metal Complexes Supported by Amino-Decorated N-Heterocyclic Carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jean</w:t>
+                <w:t xml:space="preserve">Mirko Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barthes</w:t>
+                <w:t xml:space="preserve">Lionel Rechignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (17), pp.e202200166. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (12), pp.3776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27123776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575284v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese – new prominent actor in transfer hydrogenation catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Azouzi</w:t>
+                <w:t xml:space="preserve">Synthesis and Properties of Partially Saturated Fluorenyl-Derived [n]helicenes Featuring an Overcrowded Alkene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100511⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (28), pp.7722-7730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230650v1</w:t>
+                <w:t xml:space="preserve">hal-03194360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anionic, chelating C(sp 3 ) / NHC ligand from the combination of N-heterobicyclic carbene and barbituric heterocycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese – new prominent actor in transfer hydrogenation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idir Benaissa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (18), pp.3223-3234. </w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.100511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356487v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Partially Saturated Fluorenyl-Derived [n]helicenes Featuring an Overcrowded Alkene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anionic, chelating C(sp 3 ) / NHC ligand from the combination of N-heterobicyclic carbene and barbituric heterocycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gauthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Idir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kajetanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (28), pp.7722-7730. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (18), pp.3223-3234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202100150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194360v1</w:t>
+                <w:t xml:space="preserve">hal-03356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric transfer hydrogenation of ketones promoted by manganese(I) pre-catalysts supported by bidentate aminophosphines</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau-Voisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,373 +2193,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese catalyzed α-methylation of ketones with methanol as a C1 source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Original L-shape, Tunable N-Heterocyclic Carbene Platform for Efficient Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc08064j⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (24), pp.7977-7981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201901090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976517v1</w:t>
+                <w:t xml:space="preserve">hal-02335228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original L-shape, Tunable N-Heterocyclic Carbene Platform for Efficient Gold(I) Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Tang</w:t>
+                <w:t xml:space="preserve">Manganese catalyzed α-methylation of ketones with methanol as a C1 source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau-Voisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Pallova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idir Benaissa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (24), pp.7977-7981. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), pp.314-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201901090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc08064j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335228v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N‐Heterocyclic Carbenes as Key Intermediates in the Synthesis of Fused, Mesoionic, Tricyclic Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐emilie Morantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (56), pp.13030-13036. </w:t>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (21), pp.5256-5259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guyard-Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,295 +2855,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo- and heteropolymetallic complexes of the hybrid, ambidentate N-heterocyclic carbene Ligand IMes-acac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent César</w:t>
+                <w:t xml:space="preserve">Unveiling the redox-active character of imidazolin-2-thiones derived from amino-substituted N-heterocyclic carbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Mallardo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rechignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sournia-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02268⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (55), pp.7653-7656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC03934H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948413v1</w:t>
+                <w:t xml:space="preserve">hal-01948412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the redox-active character of imidazolin-2-thiones derived from amino-substituted N-heterocyclic carbenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirko Ruamps</w:t>
+                <w:t xml:space="preserve">Homo- and heteropolymetallic complexes of the hybrid, ambidentate N-heterocyclic carbene Ligand IMes-acac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentina Mallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Nano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadie F. Depeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (55), pp.7653-7656. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), pp.15582-15591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC03934H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948412v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium catalysts supported by amino-substituted N-heterocyclic carbene ligands for olefin metathesis of challenging substrates</w:t>
               </w:r>
@@ -3548,51 +3548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct, modular, and efficient construction of the P-C-P structural motif through coupling of manganese carbyne complexes with phosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I. Utegenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kéchaou-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (17), pp.4945-4957. </w:t>
@@ -4433,64 +4433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and (photo)catalysis with L-shape, N-fused bicyclic NHC ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanakorn Kittikool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,64 +4903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalysis with Laterally-Functionalized Aromatic N-Fused Heterobicyclic Carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,64 +5028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalysis with Laterally-Functionalized Aromatic N-Fused Heterobicyclic Carbenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Pallova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,289 +5166,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-innocent, π-extended N-Heterobicyclic Carbene-thiolate ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thioether-NHC Bidentate Manganese Complexes as Efficient Phosphine-Free Catalysts for Hydrogenation at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hurzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC), Université Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Saclay, France</w:t>
+              <w:t xml:space="preserve">4th Trans Pyrenean Meeting in Catalysis (TraPCat4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536082v1</w:t>
+                <w:t xml:space="preserve">hal-05536239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioether-NHC Bidentate Manganese Complexes as Efficient Phosphine-Free Catalysts for Hydrogenation at Room Temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A non-innocent, π-extended N-Heterobicyclic Carbene-thiolate ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marquardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Trans Pyrenean Meeting in Catalysis (TraPCat4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC), Université Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536239v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of esters promoted by NHC-phosphine manganese catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Pointis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,159 +5507,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Industrial Chemistry Symposium (FICS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et application de catalyseurs de manganèse pour la synthèse d’alcools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ghezlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ghezlaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moifica Check-Moidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Journée toulousaine de Chimie-Biologie-Santé (JCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5669,163 +5669,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d-Metal Catalyzed C–C Bond Formation Through α-Alkylation of Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Pointis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Fayafrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basker Sundararaju. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dehydrogenation Reactions with 3d Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Springer Nature Switzerland, pp.33-62, 2024, Topics in Organometallic Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3418_2023_110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5835,161 +5835,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogénation d’esters en présence d’un complexe de manganèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry A. Valyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruqaya Buhaibeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3132097. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6136,51 +6136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marquardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02841h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kajetanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Grela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Pointis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hermosilla Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pedussaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina S Gulyaeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Willot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanakorn Kittikool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunita Phakdeeyothin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n A Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sytniczuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Trzaskowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teixeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202200051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123776" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pallova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200166" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100511" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00458" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08064j" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901090" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Morantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mallardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Nano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie F. Depeter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03934H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Kosnik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zielinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Rajkiewicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NN3B5P8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benhamou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53089b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Valyaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Utegenov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB6J827S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501073q" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebon Tailhades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi E. Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15737j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900231c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Thanh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Weyland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Harouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC3VHB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abella L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Y." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier E." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536082v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurzd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ghezlaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moifica Check-Moidine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2023_110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marquardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sournia-Saquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc02841h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gajda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kajetanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Grela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.202400199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Pointis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruqaya Buhaibeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Hermosilla Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pedussaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2024.115334" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina S Gulyaeva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boundor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Willot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanakorn Kittikool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunita Phakdeeyothin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n A Morales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barthes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sytniczuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Trzaskowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lugan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Teixeira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202200051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riddhi Kumari Riddhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.3c00137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pallova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ruamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rechignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27123776" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Valyaev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100511" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00458" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau-Voisine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Huynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08064j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Morantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900314" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00733" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC03934H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mallardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Nano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie F. Depeter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Kosnik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zielinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Rajkiewicz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201604934" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lavigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NN3B5P8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benhamou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53089b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Valyaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Utegenov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB6J827S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel K&#233;chaou-Perrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501073q" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebon Tailhades" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi E. Piau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc15737j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.10.033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0CKHXF3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900231c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Thanh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Weyland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Harouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200701299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC3VHB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abella L." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982155v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Y." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier E." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hurzd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ghezlaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moifica Check-Moidine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Fayafrou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3418_2023_110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>