--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -66,5364 +66,5628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Prediction of Tetrastatin-Derived Peptide Interactions with αvβ3 and α5β1 Integrins</w:t>
+                <w:t xml:space="preserve">Binding of the elastin peptide VGVAPG and lactose to the human elastin binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Paturel</w:t>
+                <w:t xml:space="preserve">Zeynep Pinar Haslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph18070940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2026.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176395v1</w:t>
+                <w:t xml:space="preserve">hal-05572475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Structural Modeling and Analysis of Physicochemical Properties of Antitumoral QS‐13 Peptide and Its Derivatives in Water and Dimethyl Sulfoxide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of combining menthol-thymol deep eutectic solvent and solid microneedles for cutaneous peptide delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz S Czyrski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Janfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Fresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pep2.24352⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.107336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746194v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">In Silico Prediction of Tetrastatin-Derived Peptide Interactions with αvβ3 and α5β1 Integrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (7), pp.940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18070940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676299v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and physical basis for the elasticity of elastin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In Silico Structural Modeling and Analysis of Physicochemical Properties of Antitumoral QS‐13 Peptide and Its Derivatives in Water and Dimethyl Sulfoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jany Dandurand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Brassart‐pasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (5), pp.e24352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033583524000040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pep2.24352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549268v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SGPocket: A New Graph Convolutional Neural Network for Ligand-protein Binding Site Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cedric Bourrasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0109298673289137240304165758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085907v1</w:t>
+                <w:t xml:space="preserve">hal-04676299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and physical basis for the elasticity of elastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Camille Depenveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">N. Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033583524000040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
+              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.126-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615968v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565091v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352012v2</w:t>
+                <w:t xml:space="preserve">hal-03615968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the extracellular matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbplus.2021.100096⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507342v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Deldossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287272v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rivet</w:t>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377128v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of changes in glycan composition on glycoprotein dynamics: example of N -glycans on insulin receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modelling of the extracellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajas M Rao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ricard-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab049⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.100096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbplus.2021.100096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542037v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AG-9, an Elastin-Derived Peptide, Increases In Vitro Oral Tongue Carcinoma Cell Invasion, through an Increase in MMP-2 Secretion and MT1-MMP Expression, in a RPSA-Dependent Manner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of changes in glycan composition on glycoprotein dynamics: example of N -glycans on insulin receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajas M Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11010039⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370553v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Devy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Choulier</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010053v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AG-9, an Elastin-Derived Peptide, Increases In Vitro Oral Tongue Carcinoma Cell Invasion, through an Increase in MMP-2 Secretion and MT1-MMP Expression, in a RPSA-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albrecht</w:t>
+                <w:t xml:space="preserve">Aurélie Dupont-Deshorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey S Kuznetsov</w:t>
+                <w:t xml:space="preserve">Rémi Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maïté Callewaert</w:t>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11010039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Nonapeptides Derived from Elastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Hernández</w:t>
+                <w:t xml:space="preserve">Joseph Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Crowet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergei Kruglik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118 (11), pp.2755-2768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small leucine-rich proteoglycans and matrix metalloproteinase-14</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pietraszek-Gremplewicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Belloy</w:t>
+                <w:t xml:space="preserve">Laurence Choulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix biology : journal of the International Society for Matrix Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370790v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small leucine-rich proteoglycans and matrix metalloproteinase-14: Key partners?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Dhaideh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601176v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella Visualization: a method of analysis dedicated to glycan flexibility with UnityMol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2019.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Rigid Body Modelling of the Extracellular Matrix Self-Assembly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Small leucine-rich proteoglycans and matrix metalloproteinase-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Pietraszek-Gremplewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Karamanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïchata Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belloy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matrix biology : journal of the International Society for Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75-76, pp.271-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821593v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation-dependent binding of a Tetrastatin peptide to αvβ3 integrin decreases melanoma progression through FAK/PI3K/Akt pathway inhibition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small leucine-rich proteoglycans and matrix metalloproteinase-14: Key partners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Fuselier</w:t>
+                <w:t xml:space="preserve">Katarzyna Pietraszek-Gremplewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ramont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+                <w:t xml:space="preserve">Konstantina Karamanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dukic</w:t>
+                <w:t xml:space="preserve">Aïchata Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75-76, pp.271-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2017.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28003-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310422v1</w:t>
+                <w:t xml:space="preserve">hal-03601176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteoglycan Chemical Diversity Drives Multifunctional Cell Regulation and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karamanos</w:t>
+                <w:t xml:space="preserve">Mesoscopic Rigid Body Modelling of the Extracellular Matrix Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Piperigkou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Prevoteau-Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jib-2018-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386784v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sialic acids on the molecular dynamic of bi-antennary and tri-antennary glycans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Conformation-dependent binding of a Tetrastatin peptide to αvβ3 integrin decreases melanoma progression through FAK/PI3K/Akt pathway inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Fuselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Jonquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duca</w:t>
+                <w:t xml:space="preserve">Sylvain Dukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35666⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28003-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347497v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Molecular Organization of Human Neuraminidase-1: Transmembrane Topology and Dimerization Ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteoglycan Chemical Diversity Drives Multifunctional Cell Regulation and Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Zoi Piperigkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga V Bocharova</w:t>
+                <w:t xml:space="preserve">Achilleas Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard V Bocharov</w:t>
+                <w:t xml:space="preserve">Hideto Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V. Kuznetsov</w:t>
+                <w:t xml:space="preserve">Marco Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (18), pp.9152-9232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep38363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.8b00354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347486v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning self-assembly in elastin-derived peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+                <w:t xml:space="preserve">Impact of sialic acids on the molecular dynamic of bi-antennary and tri-antennary glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+                <w:t xml:space="preserve">Jessica Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Crudele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (17), pp.3385 - 3395. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5SM00072F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep35666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692948v1</w:t>
+                <w:t xml:space="preserve">hal-02347497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t>
+                <w:t xml:space="preserve">New Insights into Molecular Organization of Human Neuraminidase-1: Transmembrane Topology and Dimerization Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martiny</w:t>
+                <w:t xml:space="preserve">Olga V Bocharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard V Bocharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709658v1</w:t>
+                <w:t xml:space="preserve">hal-02347486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmin releases the anti-tumor peptide from the NC1 domain of collagen XIX</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexia Vautrin</w:t>
+                <w:t xml:space="preserve">Tuning self-assembly in elastin-derived peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Sellier</w:t>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Machado</w:t>
+                <w:t xml:space="preserve">Maria Crudele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.3656-3668. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (17), pp.3385 - 3395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.2849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SM00072F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541824v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-level characterization of elastin-like constructs and human aortic elastin</w:t>
+                <w:t xml:space="preserve">Inverse docking method for new proteins targets identification: A parallel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Heinz</w:t>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schräder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Mithieux</w:t>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.48 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541820v1</w:t>
+                <w:t xml:space="preserve">hal-01709658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmin releases the anti-tumor peptide from the NC1 domain of collagen XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Oudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Vasseur</w:t>
+                <w:t xml:space="preserve">Christèle Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Martiny</w:t>
+                <w:t xml:space="preserve">Carine Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.3656-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560920v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the elastin peptide VGVAPG and human elastin binding protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
+                <w:t xml:space="preserve">S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+                <w:t xml:space="preserve">X Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Scandolera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurice</w:t>
+                <w:t xml:space="preserve">L. Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109325v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloidogenesis of proteolytic fragments of human elastin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+                <w:t xml:space="preserve">Molecular-level characterization of elastin-like constructs and human aortic elastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Christoph Schräder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lorusso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Fred Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra41893f⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166361v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the Elastin Peptide VGVAPG and Human Elastin Binding Protein</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amyloidogenesis of proteolytic fragments of human elastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lorusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 3 (n° 32), pp. 13273-13285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra41893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347668v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interaction between the elastin peptide VGVAPG and human elastin binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Scandolera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Belloy</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (2), pp.1317-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692943v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between the Elastin Peptide VGVAPG and Human Elastin Binding Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ghirardi</w:t>
+                <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Scandolera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (2), pp.1317-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347628v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of inositol stereoisomers to model amyloidogenic peptides.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Baud</w:t>
+                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pomès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678971v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism of β-sheet self-organization at water-hydrophobic interfaces.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecular concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678973v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis for the Catalysis of B-Sheet Formation by Water-Nonpolar Interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Pomès</w:t>
+                <w:t xml:space="preserve">Binding of inositol stereoisomers to model amyloidogenic peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (3), pp.1111-1119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.1368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03541827v1</w:t>
+                <w:t xml:space="preserve">hal-00678971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline and Glycine Control Protein Self-Organization into Elastomeric or Amyloid Fibrils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Molecular mechanism of β-sheet self-organization at water-hydrophobic interfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Miao</w:t>
+                <w:t xml:space="preserve">S. Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred w. Keeley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Pomès</w:t>
+                <w:t xml:space="preserve">R. Pomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (1), pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2006.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03541833v1</w:t>
+                <w:t xml:space="preserve">hal-00678973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular Basis for the Catalysis of B-Sheet Formation by Water-Nonpolar Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pomès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.252a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.12.1368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proline and Glycine Control Protein Self-Organization into Elastomeric or Amyloid Fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred w. Keeley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Pomès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (11), pp.1667-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2006.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atomic diffusion inside a STM junction: simulations by kinetic Monte Carlo coupled to tunneling current calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 523 (3), pp.267-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)02439-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5433,392 +5697,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dênnis José da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ROMEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to speed up drug research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants ED-SNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5828,1706 +6092,1706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Inhibitors of Cathepsin D/LRP-1 Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesnim Al Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2024/175592 A1. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring damaged elastic arteries by Synchrotron X-ray Micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France. pp.S30-S32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GGMM 2023 - Young Modellers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, May 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CompBioMed Conference (CBMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre of Excellence in Computational Biomedicine (CompBioMed), Sep 2023, Munich (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (ComPAS'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13th EBSA congress, July 24–28, 2021, Vienna, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajas Mallenahalli Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th EBSA congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. pp.159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-021-01558-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Umbrella Visualization implemented in UnityMol gives valuable insight on sugar/protein interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Molecular Graphics and Visual Analysis of Molecular Data (MolVA) (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Norrköping, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/molva.20201097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New visualization of dynamical flexibility of N-Glycans: Umbrella Visualization in UnityMol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.291-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04764925v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies (BIOTECHNO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel strategies for an inverse docking method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 20th European MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2488551.2488584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early alterations of diabetic mouse aortas revealed by X-ray micro-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.18-19, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165366v1</w:t>
-              </w:r>
-[...1287 lines deleted...]
-                <w:t xml:space="preserve">hal-01709088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de nanofils métalliques en présence d'une pointe et étude des propriétés physiques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Franche-Comté, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7674,51 +7938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pinar Haslak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz S Czyrski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janfelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fresta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>