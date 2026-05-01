--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -849,593 +849,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085907v1</w:t>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
+                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Remy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.126-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
+                <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615968v1</w:t>
+                <w:t xml:space="preserve">hal-03565091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Remy</w:t>
+                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hubert</w:t>
+                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.7. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565091v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Deldossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1502,472 +1502,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Darme</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of the extracellular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+                <w:t xml:space="preserve">Sylvie Ricard-Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">Matrix Biology Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.100096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbplus.2021.100096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287272v1</w:t>
+                <w:t xml:space="preserve">hal-03507342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the extracellular matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Wong</w:t>
+                <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ricard-Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.100096. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbplus.2021.100096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507342v2</w:t>
+                <w:t xml:space="preserve">hal-03287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t>
+                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Alwan</w:t>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+                <w:t xml:space="preserve">Romain Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311364v1</w:t>
+                <w:t xml:space="preserve">hal-03377128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of changes in glycan composition on glycoprotein dynamics: example of N -glycans on insulin receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajas M Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,161 +2021,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
+                <w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">Azzam Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377128v1</w:t>
+                <w:t xml:space="preserve">hal-03311364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AG-9, an Elastin-Derived Peptide, Increases In Vitro Oral Tongue Carcinoma Cell Invasion, through an Increase in MMP-2 Secretion and MT1-MMP Expression, in a RPSA-Dependent Manner</w:t>
               </w:r>
@@ -2423,295 +2423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
+                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
+                <w:t xml:space="preserve">Camille Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Devy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Andrey S Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Choulier</w:t>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Dhaideh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010053v1</w:t>
+                <w:t xml:space="preserve">hal-03357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Dhaideh</w:t>
+                <w:t xml:space="preserve">Jérôme Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Callewaert</w:t>
+                <w:t xml:space="preserve">Laurence Choulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357996v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella Visualization: a method of analysis dedicated to glycan flexibility with UnityMol.</w:t>
               </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Rigid Body Modelling of the Extracellular Matrix Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Prevoteau-Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,610 +4152,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t>
+                <w:t xml:space="preserve">Molecular-level characterization of elastin-like constructs and human aortic elastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Vasseur</w:t>
+                <w:t xml:space="preserve">Andrea Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+                <w:t xml:space="preserve">Christoph Schräder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Vigouroux</w:t>
+                <w:t xml:space="preserve">Fred Keeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martiny</w:t>
+                <w:t xml:space="preserve">Suzanne Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560920v1</w:t>
+                <w:t xml:space="preserve">hal-03541820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular-level characterization of elastin-like constructs and human aortic elastin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMIDE -Automatic Molecular Inverse Docking Engine for Large-Scale Protein Targets Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schräder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">R Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Keeley</w:t>
+                <w:t xml:space="preserve">S. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Mithieux</w:t>
+                <w:t xml:space="preserve">X Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3-4), pp.325-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541820v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloidogenesis of proteolytic fragments of human elastin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between the elastin peptide VGVAPG and human elastin binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delaunay</w:t>
+                <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lorusso</w:t>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Scandolera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra41893f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (2), pp.1317-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166361v1</w:t>
+                <w:t xml:space="preserve">hal-01109325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the elastin peptide VGVAPG and human elastin binding protein.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
+                <w:t xml:space="preserve">Amyloidogenesis of proteolytic fragments of human elastin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Pepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+                <w:t xml:space="preserve">Florian Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Scandolera</w:t>
+                <w:t xml:space="preserve">Marina Lorusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (2), pp.1317-1328. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 3 (n° 32), pp. 13273-13285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ra41893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109325v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the Elastin Peptide VGVAPG and Human Elastin Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blanchevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Scandolera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,344 +4764,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288 (2), pp.1317-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.419929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
+                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347628v1</w:t>
+                <w:t xml:space="preserve">hal-01692943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Belloy</w:t>
+                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692943v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of inositol stereoisomers to model amyloidogenic peptides.</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pomès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanism of β-sheet self-organization at water-hydrophobic interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,90 +5724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dênnis José da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Reims, France</w:t>
@@ -5849,113 +5849,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ROMEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676508v1</w:t>
@@ -5979,51 +5979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to speed up drug research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Inhibitors of Cathepsin D/LRP-1 Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,90 +6252,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring damaged elastic arteries by Synchrotron X-ray Micro-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6399,64 +6399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,51 +6520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,286 +6985,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New visualization of dynamical flexibility of N-Glycans: Umbrella Visualization in UnityMol.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tunis, Tunisia. pp.78-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160102v1</w:t>
+                <w:t xml:space="preserve">hal-02056766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debelle</w:t>
+                <w:t xml:space="preserve">New visualization of dynamical flexibility of N-Glycans: Umbrella Visualization in UnityMol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th Middle East Conference on Biomedical Engineering (MECBME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain. pp.291-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECBME.2018.8402410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02056766v1</w:t>
+                <w:t xml:space="preserve">hal-02160102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Inverse Virtual Screening Large-Scale Protein Targets Identification</w:t>
               </w:r>
@@ -7289,51 +7289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7541,103 +7541,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early alterations of diabetic mouse aortas revealed by X-ray micro-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.18-19, 2023</w:t>
@@ -7938,51 +7938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pinar Haslak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz S Czyrski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janfelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fresta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pinar Haslak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz S Czyrski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janfelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fresta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>