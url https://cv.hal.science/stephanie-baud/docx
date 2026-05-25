--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -849,351 +849,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Darme</w:t>
+                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.126-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184375v1</w:t>
+                <w:t xml:space="preserve">hal-04085907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous graph convolutional neural network for protein-ligand scoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Crampon</w:t>
+                <w:t xml:space="preserve">La valorisation des écorces d’essences champardennaises pour la cosmétique et la pharmacie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Spalenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Giorkallos</w:t>
+                <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Drug Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 484-485, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085907v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Toxoplasma gondii effect of lupane-type triterpenes from the bark of black alder (Alnus glutinosa) and identification of a potential target by reverse docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Escotte-Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine-learning methods for ligand–protein molecular docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Deldossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIDE v2: High-Throughput Screening Based on AutoDock-GPU and Improved Workflow Leading to Better Performance and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Darme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,161 +1770,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
+                <w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+                <w:t xml:space="preserve">Azzam Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belloy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377128v1</w:t>
+                <w:t xml:space="preserve">hal-03311364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of changes in glycan composition on glycoprotein dynamics: example of N -glycans on insulin receptor</w:t>
               </w:r>
@@ -2021,161 +2021,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automatic and Efficient Methodology for Peptide Activity Identification Using Their 3D Conformations</w:t>
+                <w:t xml:space="preserve">Differential MMP-14 Targeting by Lumican-Derived Peptides Unraveled by In Silico Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Alwan</w:t>
+                <w:t xml:space="preserve">Jonathan Dauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+                <w:t xml:space="preserve">Romain Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Belloy</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.92143 - 92156. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3091939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13194930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311364v1</w:t>
+                <w:t xml:space="preserve">hal-03377128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AG-9, an Elastin-Derived Peptide, Increases In Vitro Oral Tongue Carcinoma Cell Invasion, through an Increase in MMP-2 Secretion and MT1-MMP Expression, in a RPSA-Dependent Manner</w:t>
               </w:r>
@@ -2423,295 +2423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
+                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albrecht</w:t>
+                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey S Kuznetsov</w:t>
+                <w:t xml:space="preserve">Jérôme Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maïté Callewaert</w:t>
+                <w:t xml:space="preserve">Laurence Choulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357996v1</w:t>
+                <w:t xml:space="preserve">hal-03010053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenesis Inhibition by a Short 13 Amino Acid Peptide Sequence of Tetrastatin, the α4(IV) NC1 Domain of Collagen IV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmembrane Peptides as a New Strategy to Inhibit Neuraminidase-1 Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey S Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Vautrin-Glabik</w:t>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Devy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+                <w:t xml:space="preserve">Zineb Dhaideh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Choulier</w:t>
+                <w:t xml:space="preserve">Maïté Callewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.611121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010053v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella Visualization: a method of analysis dedicated to glycan flexibility with UnityMol.</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4813,295 +4813,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Belloy</w:t>
+                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692943v1</w:t>
+                <w:t xml:space="preserve">hal-02347628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin-Derived Peptides Are New Regulators of Insulin Resistance Development in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
+                <w:t xml:space="preserve">Elastin peptides in aging and pathological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Bochicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Biomolecular concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db13-0508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bmc-2011-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347628v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of inositol stereoisomers to model amyloidogenic peptides.</w:t>
               </w:r>
@@ -5849,113 +5849,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGScore: Heterogeneous Graph Convolutional Neural Network to predict protein-ligand complex affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ROMEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Reims, France. pp.126-139, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37349/eds.2023.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676508v1</w:t>
@@ -5979,51 +5979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to speed up drug research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Inhibitors of Cathepsin D/LRP-1 Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,64 +6399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HGScore: artificial intelligence for structure-based molecular docking scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,51 +6520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SGPocket: Predict protein-ligand binding site using graph convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalabilité de l'entraînement d'un réseau de convolution de graphes pour l'amarrage moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giorkallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,90 +6991,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient statistical methodology for peptide 3D structure clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7289,51 +7289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pinar Haslak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz S Czyrski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janfelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fresta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pinar Haslak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2026.108318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz S Czyrski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Janfelt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Fresta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Paturel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18070940" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart&#8208;pasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pep2.24352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crampon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bourrasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673289137240304165758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04549268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Depenveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belloy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Bochicchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583524000040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giorkallos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/eds.2023.00010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04184375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Spalenka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03352012v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Deldossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03507342v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ricard-Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbplus.2021.100096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Alwan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3091939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03542037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas M Rao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dauv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13194930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bretaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Deshorgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11010039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749709v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Crowet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Thiery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.04.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03010053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin-Glabik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Choulier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey S Kuznetsov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Dhaideh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Callewaert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.611121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besancon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2019.07.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03370790v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietraszek-Gremplewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Karamanou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;chata Niang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03601176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2017.12.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Prevoteau-Jonquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2018-0009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Lambert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Fuselier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ramont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dukic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28003-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02386784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karamanos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Piperigkou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Theocharis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideto Watanabe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.8b00354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jonquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Bocharova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard V Bocharov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Kuznetsov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Pepe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Crudele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00072F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709658v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2014.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Oudart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Vautrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Sellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2849" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Heinz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schr&#228;der" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Keeley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Mithieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2014.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vasseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Vigouroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martiny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109325v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blanchevoye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Scandolera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.419929" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lorusso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra41893f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghirardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db13-0508" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01692943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bmc-2011-0062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678971v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauscher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pom&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541827v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nikolic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rauscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pom&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.12.1368" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Miao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#160;w. Keeley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2006.09.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)02439-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DBZ5VH9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Crampon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesnim Al Khalifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03541830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajas Mallenahalli Rao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;roult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#233;zillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01558-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02749938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/molva.20201097" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02056766v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2018.8402410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02160102v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02560915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01709088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488584" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010835v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>