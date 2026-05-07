--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Athanasiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 58, pp.782-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-026-02547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1069,719 +1069,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent SLC35A2 brain mosaicism in mild malformation of cortical development with oligodendroglial hyperplasia in epilepsy (MOGHE)</w:t>
+                <w:t xml:space="preserve">Detection of brain somatic mutations in CSF from refractory epilepsy patients Running head: Detect somatic variants in epilepsy patients CSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonduelle</w:t>
+                <w:t xml:space="preserve">Seyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Hartlieb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeong Ho Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-020-01085-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (4), pp.694-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.26188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146038v1</w:t>
+                <w:t xml:space="preserve">hal-03474483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of brain somatic mutations in CSF from refractory epilepsy patients Running head: Detect somatic variants in epilepsy patients CSF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequent SLC35A2 brain mosaicism in mild malformation of cortical development with oligodendroglial hyperplasia in epilepsy (MOGHE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Hartlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyeon Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Baulac</w:t>
+                <w:t xml:space="preserve">Nam Suk Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeong Ho Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Se Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90 (4), pp.694-695. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.26188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01085-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474483v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diagnostics in drug-resistant focal epilepsy define new disease entities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac investigations in sudden unexpected death in DEPDC5 ‐related epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Kobow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeong Ho Lee</w:t>
+                <w:t xml:space="preserve">Delphine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas von Deimling</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Zagaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Maletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (4), </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bpa.12963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.26256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277199v1</w:t>
+                <w:t xml:space="preserve">hal-03405171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac investigations in sudden unexpected death in DEPDC5 ‐related epilepsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of ADGRV1 Gene in Familial Forms of Genetic Generalized Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonduelle</w:t>
+                <w:t xml:space="preserve">Maha Dahawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zagaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Maletic</w:t>
+                <w:t xml:space="preserve">Mohamed S Elmagzoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhami A. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Achaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.26256⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2021.738272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405171v1</w:t>
+                <w:t xml:space="preserve">hal-03424597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of ADGRV1 Gene in Familial Forms of Genetic Generalized Epilepsy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular diagnostics in drug-resistant focal epilepsy define new disease entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhami A. Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Baldassari</w:t>
+                <w:t xml:space="preserve">Katja Kobow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Achaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas von Deimling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2021.738272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bpa.12963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424597v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Brain Somatic Mutations in Cerebrospinal Fluid from Refractory Epilepsy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Suk Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chipaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,334 +2375,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mosaïcisme somatique en cause dans les épilepsies neurodéveloppementales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The landscape of epilepsy-related GATOR1 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke E. Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan van Kempen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brilstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2019058⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0060-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984719v1</w:t>
+                <w:t xml:space="preserve">hal-02063270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The landscape of epilepsy-related GATOR1 variants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mosaïcisme somatique en cause dans les épilepsies neurodéveloppementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ribierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baulac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.398-408. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.289-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0060-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063270v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: The landscape of epilepsy-related GATOR1 variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke E. Verbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+                <w:t xml:space="preserve">Marjan van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brilstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.1896. </w:t>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morin-Brureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Weckhuysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,252 +3940,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial focal epilepsy with focal cortical dysplasia due to DEPDC5 mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic models of focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baulac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24368⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 260, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142443v1</w:t>
+                <w:t xml:space="preserve">hal-01166902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic models of focal epilepsies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Familial focal epilepsy with focal cortical dysplasia due to DEPDC5 mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baulac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeko Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 260, pp.132-143. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (4), pp.675-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.24368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166902v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in STX1B, encoding a presynaptic protein, cause fever-associated epilepsy syndromes</w:t>
               </w:r>
@@ -5151,51 +5151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gourfinkel-An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid E. Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5415,51 +5415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldassari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baulac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05097950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02184-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ribierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baulac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chipaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerasimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maletic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01634-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04508856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayann Checri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Hartlieb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Suk Sim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hoon Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01085-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyeon Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Ho Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kobow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zagaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Dahawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Elmagzoub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami A. Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.738272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03405601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shern Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle&#8208;biassette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E M Stephenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ramberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Berretta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabina Cerullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2020.104822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-02061-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke E. Verbeek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan van Kempen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brilstra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0060-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02066352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0325-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhalena A Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol X Q Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chierzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Soubannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0185-18.2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick May" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Harrer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Bobbili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30215-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seagar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Russier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fronzaroli-Molinieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1618656114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke M&#248;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weckhuysen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Ishida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schramm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Muraca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.02.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambrecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13391" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yao Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21769" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24368" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.06.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Siekierska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Huneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Striano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien de Kovel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2952" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006974" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Depienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.074328" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-PKGHK04B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couarch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprian Popescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneur.64.2.217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. Scheffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2007.06.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leit&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Santini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Essid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Athanasiadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02547-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baldassari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baulac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05097950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02184-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050516v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ribierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baulac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Sami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chipaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doladilhe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04540541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerasimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baldassari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2023.106144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donneger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Maletic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-024-01634-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04508856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayann Checri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raffo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad174" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyeon Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Ho Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Hartlieb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Suk Sim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hoon Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01085-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zagaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26256" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03424597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Dahawi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S Elmagzoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhami A. Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.738272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Kobow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Deimling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03405601v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dorfm&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03425474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shern Lee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle&#8208;biassette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E M Stephenson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51286" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ramberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Berretta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Michael" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sabina Cerullo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Romei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2020.104822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-019-02061-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke E. Verbeek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan van Kempen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brilstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0060-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02066352v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0325-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02860982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense de Calbiac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Dabacan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Devienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.542" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhalena A Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol X Q Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Chierzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Soubannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0185-18.2018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick May" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Girard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Harrer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Bobbili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30215-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seagar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Russier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fronzaroli-Molinieres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1618656114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke M&#248;ller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Weckhuysen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Ishida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schramm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Muraca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2016.02.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lambrecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin-Brureau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13391" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boillot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yao Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leguern" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21769" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166902v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.06.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24368" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615594v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Siekierska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3130" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Huneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu259" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Striano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolien de Kovel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2952" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexandrov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006974" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Depienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourfinkel-An" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2009.074328" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-PKGHK04B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couarch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabrol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprian Popescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneur.64.2.217" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00306474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid E. Scheffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2007.06.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>