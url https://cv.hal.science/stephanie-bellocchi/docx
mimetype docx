--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -507,1265 +507,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude du développement socio-émotionnel typique et atypique : quels apports pour l’inclusion sociale ?</w:t>
+                <w:t xml:space="preserve">Disentangling the Impact of Bilingualism and SES in Literacy Skills of Language-Minority Bilingual Children and Monolingual Peers Exposed to French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 2 (2), pp.233-238. </w:t>
+              <w:t xml:space="preserve">Reading Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.219-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf2.232.0233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02702711.2023.2276460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996564v1</w:t>
+                <w:t xml:space="preserve">hal-04580693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude du développement socio-émotionnel typique et atypique : quels apports pour l’inclusion sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 2 (2), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.232.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437895v1</w:t>
+                <w:t xml:space="preserve">hal-04996564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of saccade targeting strategy in neurodevelopmental disorders: the influence of suboptimal reading experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108162⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924190v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Impact of Bilingualism and SES in Literacy Skills of Language-Minority Bilingual Children and Monolingual Peers Exposed to French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of saccade targeting strategy in neurodevelopmental disorders: the influence of suboptimal reading experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (3), pp.219-241. </w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.108162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02702711.2023.2276460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580693v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting future poor readers from pre-reading visual skills: A longitudinal study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+                <w:t xml:space="preserve">Spelling and writing skills in minority-language bilingual children exposed to a transparent orthography: multilevel profiles and concurrent predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Affranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Tobia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622965.2021.1895790⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13670050.2022.2132813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102987v2</w:t>
+                <w:t xml:space="preserve">hal-04580696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs concurrents de la compréhension en lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français : Une étude préliminaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2022.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797506v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling and writing skills in minority-language bilingual children exposed to a transparent orthography: multilevel profiles and concurrent predictors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Tobia</w:t>
+                <w:t xml:space="preserve">Predicting future poor readers from pre-reading visual skills: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Leibnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.480-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2021.1895790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13670050.2022.2132813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580696v1</w:t>
+                <w:t xml:space="preserve">hal-03102987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédicteurs concurrents de la compréhension en lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français : Une étude préliminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gogic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779324v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Same, same but different”: The optimal viewing position effect in developmental dyslexia, developmental coordination disorder and comorbid disorders</w:t>
+                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dys.1688⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.102764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366867v1</w:t>
+                <w:t xml:space="preserve">hal-03366871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Moderation Effect of Educational Stage on Visual Magnocellular Functioning Linked to Reading: A Study in French Primary School Children</w:t>
+                <w:t xml:space="preserve">“Same, same but different”: The optimal viewing position effect in developmental dyslexia, developmental coordination disorder and comorbid disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.294-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.1688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8020068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517142v1</w:t>
+                <w:t xml:space="preserve">hal-03366867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
+                <w:t xml:space="preserve">Exploring the Moderation Effect of Educational Stage on Visual Magnocellular Functioning Linked to Reading: A Study in French Primary School Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jover</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76, pp.102764. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children8020068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366871v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of comorbidity on working memory profile in dyslexia and developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inter-character spacing on saccade programming in beginning readers and dyslexics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,399 +1953,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Link between Visual Perception, Visual-Motor Integration, and Reading in Normal Developing and Impaired Children using DTVP-2</w:t>
+                <w:t xml:space="preserve">Visual Attention Processes and Oculomotor Control in Autism Spectrum Disorder: A Brief Review and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+                <w:t xml:space="preserve">Vincent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Huau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dys.1561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1891/1945-8959.16.1.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772241v1</w:t>
+                <w:t xml:space="preserve">hal-02107754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Link between Visual Perception, Visual-Motor Integration, and Reading in Normal Developing and Impaired Children using DTVP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Muneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyslexia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.296-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dys.1561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attention Processes and Oculomotor Control in Autism Spectrum Disorder: A Brief Review and Future Directions</w:t>
+                <w:t xml:space="preserve">Exploring the Link between Visual Perception, Visual-Motor Integration, and Reading in Normal Developing and Impaired Children using DTVP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Henry</w:t>
+                <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaria Baghdadli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohana Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Education and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1891/1945-8959.16.1.77⟩</w:t>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.296 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.1561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107754v1</w:t>
+                <w:t xml:space="preserve">hal-01772241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicality, frequency and stress assignment effects in bilingual children reading Italian as a second language</w:t>
               </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,213 +2662,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bambini bilingui a scuola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicality, frequency and stress assignment effects in bilingual children reading Italian as a second language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Burani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia e scuola : giornale italiano di psicologia dell'educazione e pedagogia sperimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1366728914000297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107759v1</w:t>
+                <w:t xml:space="preserve">hal-04580701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicality, frequency and stress assignment effects in bilingual children reading Italian as a second language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bambini bilingui a scuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Burani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psicologia e scuola : giornale italiano di psicologia dell'educazione e pedagogia sperimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580701v1</w:t>
+                <w:t xml:space="preserve">hal-02107759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bambini bilingui a scuola</w:t>
               </w:r>
@@ -2951,269 +2951,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I can read it in your eyes: What eye movements tell us about visuo-attentional processes in developmental dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les troubles moteurs chez les enfants dyslexiques : revue de travaux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Brun-Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.323-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754513004023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486681v1</w:t>
+                <w:t xml:space="preserve">hal-03063354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles moteurs chez les enfants dyslexiques : revue de travaux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jover</w:t>
+                <w:t xml:space="preserve">I can read it in your eyes: What eye movements tell us about visuo-attentional processes in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.452-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063354v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of processing, anticipation, inhibition and working memory in bilinguals</w:t>
               </w:r>
@@ -3341,1822 +3341,2203 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Reading abilities and specific Reading disabilities (developmental dyslexia) : a cross linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPLA Rivista di Psicolinguistica Applicata / Journal of Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XI (1-2), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 7. Le développement cognitif de l’enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lucenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du développement : Les fondamentaux en visuels (licence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendimenti scolastici e bilinguismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I bambini bilingui. Favorire gli apprendimenti nelle classi multiculturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci editore, pp.121-153, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BaBIL. Prove per la valutazione delle competenze verbali e non verbali in bambini bilingui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Contento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BaBIL. Prove per la valutazione delle competenze verbali e non verbali in bambini bilingui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guinti editore, 74 p., 2013, 978-88-09-77040-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental Dyslexia, Visual Crowding and Eye Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence C. Stewart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eye Movement: Developmental Perspectives, Dysfunctions and Disorders in Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova biomedical books, pp.93-110, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage typique et difficultés en langage écrit chez des enfants bilingues issus de langues minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études Troubles du langage en contexte plurilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des apprentissages mathématiques chez les enfants bilingues issus de langues minoritaires exposés au français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage typique et difficultés en langage écrit chez des enfants bilingues issus de langues minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur le Troubles du langage en contexte plurilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension orale et compréhension écrite chez les bilingues et les monolingues : une comparaison entre différentes langues de scolarisation.</w:t>
+                <w:t xml:space="preserve">Prédicteurs concurrents des capacités de lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilexgram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plurensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997052v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprensione morfosintattica e comprensione del testo scritto nei bilingui e monolingui: un confronto tra diverse lingue di scolarizzazione</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Affranti</w:t>
+                <w:t xml:space="preserve">Compréhension orale et compréhension écrite chez les bilingues et les monolingues : une comparaison entre différentes langues de scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonifacci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIeme Colloque AIRIPA (Associazione Italiana per la Ricerca e l'Intervento nella Psicopatologia dell'Apprendimento)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Foggia, Italy</w:t>
+              <w:t xml:space="preserve">Plurilexgram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998117v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs concurrents des capacités de lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprensione morfosintattica e comprensione del testo scritto nei bilingui e monolingui: un confronto tra diverse lingue di scolarizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Affranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXXIeme Colloque AIRIPA (Associazione Italiana per la Ricerca e l'Intervento nella Psicopatologia dell'Apprendimento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998128v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retard ou trouble ? Les défis de l'évaluation des apprentissages scolaires chez les enfants bilingues de langues minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins dans l'appropriation d'une méthode d'apprentissage de la lecture et de l'écriture en classe de CP : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la lecture chez l’enfant dyslexique et/ou TDC</w:t>
+                <w:t xml:space="preserve">Les déterminants de la lecture chez les enfants dyslexiques et/ou TDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Journée des DYS-Les DYS demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semaine du cerveau, Toulouse, 16 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998331v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la lecture chez les enfants dyslexiques et/ou TDC</w:t>
+                <w:t xml:space="preserve">Les déterminants de la lecture chez l’enfant dyslexique et/ou TDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du cerveau, Toulouse, 16 mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIème Journée des DYS-Les DYS demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076310v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits cognitifs sous-jacents aux difficultés de lecture d’enfants dyslexiques avec ou sans TDC associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jucla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Narbone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et dyslexie : quel rôle des capacités visuo-perceptives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of visual magnocellular functioning on reading skills in French primary school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of visual magnocellular functioning on reading skills in french primary school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre une deuxième langue à l’école : Effet d’un programme d’immersion bilingue sur les fonctions cognitives d’enfants d’âge scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’ESPE-LR, Université de Montpellier, 2 février 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire dans une deuxième langue : Points communs et divergences avec l’apprentissage de la lecture en L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par l'Unité de Recherche Interdisciplinaire Octogone-Lordat EA4156, Université Jean Jaurès, Toulouse, 30 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement visuo-perceptif chez le lecteur dyslexique : Impact de la cooccurence avec un TDC</w:t>
+                <w:t xml:space="preserve">Predictors of reading abilities in bilingual children learning to read in Italian-L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Tobia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée scientifique du laboratoire EPSYLON EA4556, Université Paul-Valéry Montpellier 3, novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International symposium on educational literacy-ISEL 2017, Ajaccio, 26-27 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076314v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus visuo-attentionnels et oculomoteurs dans l'apprentissage de la lecture</w:t>
+                <w:t xml:space="preserve">Traitement visuo-perceptif chez le lecteur dyslexique : Impact de la cooccurence avec un TDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire organisé par le Laboratoire de Psychologie des Cognitions, Université de Strasbourg, Strasbourg, 19 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2ème Journée scientifique du laboratoire EPSYLON EA4556, Université Paul-Valéry Montpellier 3, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076317v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention processes and oculomotor control in Autism Spectrum Disorder: A brief review and future directions</w:t>
+                <w:t xml:space="preserve">Processus visuo-attentionnels et oculomoteurs dans l'apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Club “Eye-Tracking et autisme”, Montpellier, 14 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire organisé par le Laboratoire de Psychologie des Cognitions, Université de Strasbourg, Strasbourg, 19 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076315v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture et dyslexie : Importance des processus visuo-attentionnels et impact du bilinguisme</w:t>
+                <w:t xml:space="preserve">Visual attention processes and oculomotor control in Autism Spectrum Disorder: A brief review and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 2-CECE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier 3, février 2017</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Club “Eye-Tracking et autisme”, Montpellier, 14 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076316v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of reading abilities in bilingual children learning to read in Italian-L2</w:t>
+                <w:t xml:space="preserve">Lecture et dyslexie : Importance des processus visuo-attentionnels et impact du bilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on educational literacy-ISEL 2017, Ajaccio, 26-27 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 2-CECE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier 3, février 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073647v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of inter-letter spacing on saccade computation in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,371 +5552,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le difficoltà di letto-scrittura nei primi due anni della primaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus visuo-attentionnels et contrôle oculomoteur dans la reconnaissance visuelle des mots chez le lecteur dyslexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium “Identificazione precoce e valutazione delle difficoltà per interventi mirati a scuola” organisé par la maison d’édition GIUNTI OS, février 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 3-EVOLVE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier, juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073650v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie s'accompagne-t-elle d'un déficit dans l'adaptation oculomotrice ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Massendari</w:t>
+                <w:t xml:space="preserve">Le difficoltà di letto-scrittura nei primi due anni della primaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Manfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Symposium “Identificazione precoce e valutazione delle difficoltà per interventi mirati a scuola” organisé par la maison d’édition GIUNTI OS, février 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498966v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus visuo-attentionnels et contrôle oculomoteur dans la reconnaissance visuelle des mots chez le lecteur dyslexique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dyslexie s'accompagne-t-elle d'un déficit dans l'adaptation oculomotrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 3-EVOLVE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier, juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076318v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettura silente nel primo biennio della scuola primaria: il caso delle prove ZERO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5577,432 +5958,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Conférence AIRIPA, Pesaro, 9-10 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pesaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculomotor control in DCD children with and without developmental dyslexia : what is the impact of co-occurrence between neurodevelopmental disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brun-Henin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Developmental Coordination Disorder (DCD11) 11th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et dyslexie: processus visuo-attentionnels et contrôle oculomoteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par le Laboratoire de Psychologie, Santé et Qualité de vie – EA4139, Université de Bordeaux, juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting and graphomotor learning in children with developmental coordination disorder and/or dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Developmental Coordination Disorder (DCD11) 11th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the link between visual perception and reading: the clinical usefulness of battery DTVP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Muneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,507 +6398,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Written Language: Diversity of languages, Uniqueness of disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et dyslexie: importance des processus visuo-attentionnels et impact de l’apprentissage d’une deuxième langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par le Centre PsyCLE, Aix-Marseille Université, Aix-en-Provence, 18 avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076321v1</w:t>
-              </w:r>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-02107758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6730,51 +6730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants bi-multilingues à l'école - Apports de la recherche et de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicteurs des capacités de lecture en français d'enfants bilingues issus de minorités linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gogic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6975,103 +6975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité d'une méthode d'enseignement de la lecture et de l'écriture : une réflexion sur la complexité de ce travail et des propositions à partir de résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Albareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,821 +7198,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbid reading disorder on oculomotor behavior in children with DCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Developmental Coordination Disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479443v1</w:t>
+                <w:t xml:space="preserve">hal-04998219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is bilingualism associated with better working/short-term memory capacity? A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">L’impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l’effet du niveau d’apprentissage chez des enfants français du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">12ème Colloque international RIPSYDEVE, Bordeaux, 23-24 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998231v1</w:t>
+                <w:t xml:space="preserve">hal-03076562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l’effet du niveau d’apprentissage chez des enfants français du primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of comorbid reading disorder on oculomotor behavior in children with DCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international RIPSYDEVE, Bordeaux, 23-24 mai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France. 2019</w:t>
+              <w:t xml:space="preserve">13th International Conference on Developmental Coordination Disorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076562v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l'effet du niveau d'apprentissage chez des enfants français du primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+                <w:t xml:space="preserve">Is bilingualism associated with better working/short-term memory capacity? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme Colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998283v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tallet</w:t>
+                <w:t xml:space="preserve">L'impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l'effet du niveau d'apprentissage chez des enfants français du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">12eme Colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998219v1</w:t>
+                <w:t xml:space="preserve">hal-04998283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Biotteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Maelle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA International Conference and EXPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Telford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076524v1</w:t>
+                <w:t xml:space="preserve">halshs-03552279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA International Conference and EXPO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Telford, United Kingdom. British Dyslexia Association, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24842.16324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03552279v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des capacités visuelles dans l’apprentissage de la lecture et de l’orthographe : Impact du niveau scolaire sur le fonctionnement de la voie magnocellulaire dorsale chez des enfants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Levrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Dellapiazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaria Baghdadli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Colloque international RIPSYDEVE (De la recherche à la pratique : études en psychologie et psychopathologie développementale), Aix-en-Provence, 15-16 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Aix-en-Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,51 +8184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,666 +8277,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-letter spacing and eye movements in reading development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le contrôle oculomoteur : un marqueur comportemental du niveau d'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of Brain and Language Research Institute, Aix en Provence, juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. s.p., 2015</w:t>
+              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076564v1</w:t>
+                <w:t xml:space="preserve">hal-01498965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenter l’espacement entre les caractères des mots : une aide pour guider le regard des enfants dyslexiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-letter spacing and eye movements in reading development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aix-en-provence, France. non paginé, 2015</w:t>
+              <w:t xml:space="preserve">Workshop of Brain and Language Research Institute, Aix en Provence, juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. s.p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498943v1</w:t>
+                <w:t xml:space="preserve">hal-03076564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle oculomoteur : un marqueur comportemental du niveau d'apprentissage de la lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Augmenter l’espacement entre les caractères des mots : une aide pour guider le regard des enfants dyslexiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. 2015</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Aix-en-provence, France. non paginé, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498965v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of reading and comprehension abilities in bilingual and monolingual children: A longitudinal study on a transparent language</w:t>
+                <w:t xml:space="preserve">Exploring the link between visual perception, visual-motor integration and reading: The clinical usefulness of battery DTVP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APPREC «Apprentissage de l'écrit : Diversité des langues, Singularité des troubles», Strasbourg, 3-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Strasbourg, France. s.p., 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076565v1</w:t>
+                <w:t xml:space="preserve">hal-03076566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between visual perception, visual-motor integration and reading: The clinical usefulness of battery DTVP-2</w:t>
+                <w:t xml:space="preserve">Predictors of reading and comprehension abilities in bilingual and monolingual children: A longitudinal study on a transparent language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APPREC «Apprentissage de l'écrit : Diversité des langues, Singularité des troubles», Strasbourg, 3-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Strasbourg, France. 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France. s.p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076566v1</w:t>
+                <w:t xml:space="preserve">hal-03076565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-letter spacing and eye movements in typical developing readers and dyslexics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Muneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huaulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8987,77 +8987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexic readers and saccade computation: effects of reading exposure and visuo-perceptual constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125261419901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cangelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02702711.2023.2276460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Leibnitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2021.1895790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gogic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tobia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2022.2132813" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8020068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2018.1504907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Muneaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Huau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Leveque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.77" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Burani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728914000297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manfredini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-Henin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00974.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9R8KSMT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-H&#233;nin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754513004023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giombini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Contento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998348v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Baraldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04589635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479443v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Levr&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furnari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verriez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076565v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huaulme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Laura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125261419901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cangelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02702711.2023.2276460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tobia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2022.2132813" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102987v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Leibnitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2021.1895790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gogic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8020068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2018.1504907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.77" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Muneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Huau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Burani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728914000297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manfredini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-Henin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00974.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9R8KSMT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-H&#233;nin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754513004023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giombini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Contento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Baraldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04589635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Levr&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furnari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verriez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huaulme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Laura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>