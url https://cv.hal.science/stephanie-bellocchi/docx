--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -507,1265 +507,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Impact of Bilingualism and SES in Literacy Skills of Language-Minority Bilingual Children and Monolingual Peers Exposed to French</w:t>
+                <w:t xml:space="preserve">L’étude du développement socio-émotionnel typique et atypique : quels apports pour l’inclusion sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (3), pp.219-241. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 2 (2), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02702711.2023.2276460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.232.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580693v1</w:t>
+                <w:t xml:space="preserve">hal-04996564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude du développement socio-émotionnel typique et atypique : quels apports pour l’inclusion sociale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.232.0233⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996564v1</w:t>
+                <w:t xml:space="preserve">hal-04437895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+                <w:t xml:space="preserve">The determinants of saccade targeting strategy in neurodevelopmental disorders: the influence of suboptimal reading experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.108162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437895v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of saccade targeting strategy in neurodevelopmental disorders: the influence of suboptimal reading experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the Impact of Bilingualism and SES in Literacy Skills of Language-Minority Bilingual Children and Monolingual Peers Exposed to French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 204, pp.108162. </w:t>
+              <w:t xml:space="preserve">Reading Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.219-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2022.108162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02702711.2023.2276460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924190v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spelling and writing skills in minority-language bilingual children exposed to a transparent orthography: multilevel profiles and concurrent predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting future poor readers from pre-reading visual skills: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Affranti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+                <w:t xml:space="preserve">Laurie Leibnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13670050.2022.2132813⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.480-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21622965.2021.1895790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580696v1</w:t>
+                <w:t xml:space="preserve">hal-03102987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédicteurs concurrents de la compréhension en lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français : Une étude préliminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gogic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779324v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting future poor readers from pre-reading visual skills: A longitudinal study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+                <w:t xml:space="preserve">Spelling and writing skills in minority-language bilingual children exposed to a transparent orthography: multilevel profiles and concurrent predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Affranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Tobia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Child</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21622965.2021.1895790⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13670050.2022.2132813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102987v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs concurrents de la compréhension en lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français : Une étude préliminaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual-processing deficits in children with neurofibromatosis type 1: A clinical marker of reading difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2022.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797506v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
+                <w:t xml:space="preserve">“Same, same but different”: The optimal viewing position effect in developmental dyslexia, developmental coordination disorder and comorbid disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.294-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dys.1688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366871v1</w:t>
+                <w:t xml:space="preserve">hal-03366867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Same, same but different”: The optimal viewing position effect in developmental dyslexia, developmental coordination disorder and comorbid disorders</w:t>
+                <w:t xml:space="preserve">Exploring the Moderation Effect of Educational Stage on Visual Magnocellular Functioning Linked to Reading: A Study in French Primary School Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dys.1688⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8020068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366867v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Moderation Effect of Educational Stage on Visual Magnocellular Functioning Linked to Reading: A Study in French Primary School Children</w:t>
+                <w:t xml:space="preserve">Effect of comorbid developmental dyslexia on oculomotor behavior in children with developmental coordination disorder: A study with the Developmental Eye Movement test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.68. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.102764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8020068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2021.102764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517142v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of comorbidity on working memory profile in dyslexia and developmental coordination disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,51 +1855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inter-character spacing on saccade programming in beginning readers and dyslexics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,269 +2951,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles moteurs chez les enfants dyslexiques : revue de travaux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jover</w:t>
+                <w:t xml:space="preserve">I can read it in your eyes: What eye movements tell us about visuo-attentional processes in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.452-460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063354v1</w:t>
+                <w:t xml:space="preserve">hal-01486681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I can read it in your eyes: What eye movements tell us about visuo-attentional processes in developmental dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les troubles moteurs chez les enfants dyslexiques : revue de travaux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brun-Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.323-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754513004023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486681v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of processing, anticipation, inhibition and working memory in bilinguals</w:t>
               </w:r>
@@ -3341,319 +3341,3031 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Reading abilities and specific Reading disabilities (developmental dyslexia) : a cross linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bastien-Toniazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPLA Rivista di Psicolinguistica Applicata / Journal of Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XI (1-2), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage typique et difficultés en langage écrit chez des enfants bilingues issus de langues minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Troubles du langage en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des apprentissages mathématiques chez les enfants bilingues issus de langues minoritaires exposés au français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage typique et difficultés en langage écrit chez des enfants bilingues issus de langues minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur le Troubles du langage en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension orale et compréhension écrite chez les bilingues et les monolingues : une comparaison entre différentes langues de scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilexgram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprensione morfosintattica e comprensione del testo scritto nei bilingui e monolingui: un confronto tra diverse lingue di scolarizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Affranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Priolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIeme Colloque AIRIPA (Associazione Italiana per la Ricerca e l'Intervento nella Psicopatologia dell'Apprendimento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Foggia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédicteurs concurrents des capacités de lecture chez les enfants bilingues de langue minoritaire apprenant à lire en français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retard ou trouble ? Les défis de l'évaluation des apprentissages scolaires chez les enfants bilingues de langues minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leviers et freins dans l'appropriation d'une méthode d'apprentissage de la lecture et de l'écriture en classe de CP : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la lecture chez les enfants dyslexiques et/ou TDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine du cerveau, Toulouse, 16 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déficits cognitifs sous-jacents aux difficultés de lecture d’enfants dyslexiques avec ou sans TDC associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbone, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la lecture chez l’enfant dyslexique et/ou TDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème Journée des DYS-Les DYS demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et dyslexie : quel rôle des capacités visuo-perceptives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Journées des ÉSPÉ d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of visual magnocellular functioning on reading skills in French primary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of visual magnocellular functioning on reading skills in french primary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre une deuxième langue à l’école : Effet d’un programme d’immersion bilingue sur les fonctions cognitives d’enfants d’âge scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’ESPE-LR, Université de Montpellier, 2 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à lire dans une deuxième langue : Points communs et divergences avec l’apprentissage de la lecture en L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par l'Unité de Recherche Interdisciplinaire Octogone-Lordat EA4156, Université Jean Jaurès, Toulouse, 30 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement visuo-perceptif chez le lecteur dyslexique : Impact de la cooccurence avec un TDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée scientifique du laboratoire EPSYLON EA4556, Université Paul-Valéry Montpellier 3, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus visuo-attentionnels et oculomoteurs dans l'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le Laboratoire de Psychologie des Cognitions, Université de Strasbourg, Strasbourg, 19 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual attention processes and oculomotor control in Autism Spectrum Disorder: A brief review and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du Club “Eye-Tracking et autisme”, Montpellier, 14 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et dyslexie : Importance des processus visuo-attentionnels et impact du bilinguisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 2-CECE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier 3, février 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictors of reading abilities in bilingual children learning to read in Italian-L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Tobia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on educational literacy-ISEL 2017, Ajaccio, 26-27 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ajaccio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the impact of inter-letter spacing on saccade computation in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus visuo-attentionnels et contrôle oculomoteur dans la reconnaissance visuelle des mots chez le lecteur dyslexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par l’Equipe 3-EVOLVE, Laboratoire Epsylon EA4556, Université Paul-Valéry Montpellier, juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettura silente nel primo biennio della scuola primaria: il caso delle prove ZERO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Manfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV Conférence AIRIPA, Pesaro, 9-10 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pesaro, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficoltà di letto-scrittura nei primi due anni della primaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bonifacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Manfredini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium “Identificazione precoce e valutazione delle difficoltà per interventi mirati a scuola” organisé par la maison d’édition GIUNTI OS, février 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dyslexie s'accompagne-t-elle d'un déficit dans l'adaptation oculomotrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oculomotor control in DCD children with and without developmental dyslexia : what is the impact of co-occurrence between neurodevelopmental disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brun-Henin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Developmental Coordination Disorder (DCD11) 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et dyslexie: processus visuo-attentionnels et contrôle oculomoteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le Laboratoire de Psychologie, Santé et Qualité de vie – EA4139, Université de Bordeaux, juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handwriting and graphomotor learning in children with developmental coordination disorder and/or dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Developmental Coordination Disorder (DCD11) 11th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the link between visual perception and reading: the clinical usefulness of battery DTVP-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Written Language: Diversity of languages, Uniqueness of disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et dyslexie: importance des processus visuo-attentionnels et impact de l’apprentissage d’une deuxième langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le Centre PsyCLE, Aix-Marseille Université, Aix-en-Provence, 18 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Le développement cognitif de l’enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lucenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du développement : Les fondamentaux en visuels (licence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendimenti scolastici e bilinguismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonifacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I bambini bilingui. Favorire gli apprendimenti nelle classi multiculturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci editore, pp.121-153, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaBIL. Prove per la valutazione delle competenze verbali e non verbali in bambini bilingui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Contento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3682,2842 +6394,130 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BaBIL. Prove per la valutazione delle competenze verbali e non verbali in bambini bilingui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guinti editore, 74 p., 2013, 978-88-09-77040-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Dyslexia, Visual Crowding and Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence C. Stewart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye Movement: Developmental Perspectives, Dysfunctions and Disorders in Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova biomedical books, pp.93-110, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107758v1</w:t>
-              </w:r>
-[...2710 lines deleted...]
-                <w:t xml:space="preserve">hal-03076321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6730,51 +6730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants bi-multilingues à l'école - Apports de la recherche et de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédicteurs des capacités de lecture en français d'enfants bilingues issus de minorités linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gogic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6975,103 +6975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité d'une méthode d'enseignement de la lecture et de l'écriture : une réflexion sur la complexité de ce travail et des propositions à partir de résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Albareda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,601 +7198,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tallet</w:t>
+                <w:t xml:space="preserve">L’impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l’effet du niveau d’apprentissage chez des enfants français du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">12ème Colloque international RIPSYDEVE, Bordeaux, 23-24 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998219v1</w:t>
+                <w:t xml:space="preserve">hal-03076562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l’effet du niveau d’apprentissage chez des enfants français du primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of comorbid reading disorder on oculomotor behavior in children with DCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international RIPSYDEVE, Bordeaux, 23-24 mai 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France. 2019</w:t>
+              <w:t xml:space="preserve">13th International Conference on Developmental Coordination Disorder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076562v1</w:t>
+                <w:t xml:space="preserve">hal-02479443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbid reading disorder on oculomotor behavior in children with DCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is bilingualism associated with better working/short-term memory capacity? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Developmental Coordination Disorder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479443v1</w:t>
+                <w:t xml:space="preserve">hal-04998231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is bilingualism associated with better working/short-term memory capacity? A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">L'impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l'effet du niveau d'apprentissage chez des enfants français du primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Conférence ESCoP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">12eme Colloque international RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998231v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des capacités visuo-spatiales / magnocellulaires sur les capacités de lecture : une étude de l'effet du niveau d'apprentissage chez des enfants français du primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+                <w:t xml:space="preserve">Working memory profile differs in dyslexia with or without developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne ´ Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme Colloque international RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia (IWORDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998283v1</w:t>
+                <w:t xml:space="preserve">hal-04998219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA International Conference and EXPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Telford, United Kingdom</w:t>
@@ -7815,256 +7815,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03552279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des capacités visuelles dans l’apprentissage de la lecture et de l’orthographe : Impact du niveau scolaire sur le fonctionnement de la voie magnocellulaire dorsale chez des enfants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Levrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Colloque international RIPSYDEVE « Psychologie du Développement : Environnements, Innovations », Université Lille, Lille, 31 mai - 1er juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France. 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076524v1</w:t>
+                <w:t xml:space="preserve">hal-03076532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des capacités visuelles dans l’apprentissage de la lecture et de l’orthographe : Impact du niveau scolaire sur le fonctionnement de la voie magnocellulaire dorsale chez des enfants français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyslexia, with or without Developmental Coordination Disorder: Different reading mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque international RIPSYDEVE « Psychologie du Développement : Environnements, Innovations », Université Lille, Lille, 31 mai - 1er juin 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th British Dyslexia Association’s International Conference (IC) and EXPO, Telford, 12-14 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Telford, United Kingdom. British Dyslexia Association, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.24842.16324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076532v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception visuelle et intégration visuo-motrice dans le TSA</w:t>
               </w:r>
@@ -8184,51 +8184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,208 +8277,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle oculomoteur : un marqueur comportemental du niveau d'apprentissage de la lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Augmenter l’espacement entre les caractères des mots : une aide pour guider le regard des enfants dyslexiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. 2015</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Aix-en-provence, France. non paginé, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498965v1</w:t>
+                <w:t xml:space="preserve">hal-01498943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-letter spacing and eye movements in reading development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massendari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,178 +8489,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of Brain and Language Research Institute, Aix en Provence, juillet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. s.p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenter l’espacement entre les caractères des mots : une aide pour guider le regard des enfants dyslexiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle oculomoteur : un marqueur comportemental du niveau d'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massendari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Aix-en-provence, France. non paginé, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498943v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the link between visual perception, visual-motor integration and reading: The clinical usefulness of battery DTVP-2</w:t>
               </w:r>
@@ -8987,51 +8987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyslexic readers and saccade computation: effects of reading exposure and visuo-perceptual constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125261419901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cangelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02702711.2023.2276460" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tobia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2022.2132813" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102987v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Leibnitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2021.1895790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gogic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8020068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2018.1504907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.77" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Muneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Huau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Burani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728914000297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manfredini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-Henin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00974.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9R8KSMT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-H&#233;nin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754513004023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giombini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Contento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Baraldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04589635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Levr&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furnari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verriez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huaulme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Laura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jover" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125261419901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonifacci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cangelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.232.0233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Massendari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2022.108162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02702711.2023.2276460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102987v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Leibnitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622965.2021.1895790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gogic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Affranti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tobia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2022.2132813" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2022.03.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8020068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2021.102764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2020.1798880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2018.1504907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1945-8959.16.1.77" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Muneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Huau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Leveque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Huau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne &#180; Jover" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Burani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728914000297" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manfredini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-Henin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00974.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9R8KSMT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bastien-Toniazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brun-H&#233;nin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754513004023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giombini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Contento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998348v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Mancini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076320v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lucenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Baraldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04589635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Buon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albareda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03552279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailleux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Biotteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Levr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24842.16324" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dellapiazza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furnari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Verriez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huaulme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773113v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lami Laura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>