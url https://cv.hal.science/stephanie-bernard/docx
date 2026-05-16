--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -66,1158 +66,1024 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal challenges for mothers of Haitian origin and their newborns in French Guiana: a historical cohort from 2013 to 2021</w:t>
+                <w:t xml:space="preserve">Boats and Knitting Machines: Objects of Doom in Hardy and Conrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Laumonnier</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-098713⟩</w:t>
+              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fathom.1300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473872v1</w:t>
+                <w:t xml:space="preserve">hal-02334257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boats and Knitting Machines: Objects of Doom in Hardy and Conrad</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jude the Obscure : roman du clair-obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fathom.1300⟩</w:t>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334257v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jude the Obscure : roman du clair-obscur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Ramel, The Madder Stain: A Psychoanalytic Reading of Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bernard</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-02360283v1</w:t>
+                <w:t xml:space="preserve">hal-02369272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Ramel, The Madder Stain: A Psychoanalytic Reading of Thomas Hardy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joseph Conrad et Ford Madox Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Joseph Conrad, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02369272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Conrad et Ford Madox Ford</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Women of Letters and the Irony of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fathom.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359256v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women of Letters and the Irony of Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Max Saunders, Ford Madox Ford: A dual Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATHOM - a French e-journal of Thomas Hardy Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02097019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Saunders, Ford Madox Ford: A dual Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Hardy : réécrire le tragique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.51-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02369271v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hardy : réécrire le tragique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nathalie Bantz, Les Nouvelles de Thomas Hardy : Stratégies narratives d'une écriture sous contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02360343v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bantz, Les Nouvelles de Thomas Hardy : Stratégies narratives d'une écriture sous contrainte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thierry Goater, Thomas Hardy : Figures de l’aliénation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369270v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goater, Thomas Hardy : Figures de l’aliénation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La science et le savoir obscur dans Jude the Obscure de Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02369266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science et le savoir obscur dans Jude the Obscure de Thomas Hardy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jane Eyre by Charlotte Brontë: The Never-Ending Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/miranda.586⟩</w:t>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. VII – n°4, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360365v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Eyre by Charlotte Brontë: The Never-Ending Story</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jude the Obscure by Thomas Hardy and the Power of the Letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vol. VII – n°4, pp.52-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.835⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Vol. V - n°4, pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.1419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097013v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jude the Obscure by Thomas Hardy and the Power of the Letter</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le tragique de l'ombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Epoque Conradienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1227,412 +1093,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authority and Displacement: Thomas Hardy and the Aesthetics of Modernity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authority and Displacement in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shadow of God in Poems of the Past and the Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thomas Hardy, Poet: New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masters d'études anglophones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introduction to empathy in literature, language biography, and dialogism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.37-56</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831379v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les masters d'études anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Blin-Cordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarré Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livre blanc de la formation en études anglophones - Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dossier MEEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Voise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1642,114 +1570,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Thomas Hardy à Joseph Conrad : vers une écriture de la modernité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Lyon 2 Lumière; Département d'anglais, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02096985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1896,51 +1824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05473872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laumonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Alcouffe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Covis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-098713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.476" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.835" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02096985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.1300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.476" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fathom.137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.835" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02097002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blin-Cordon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02096985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>