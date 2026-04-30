--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -324,51 +324,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -509,295 +509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy E. Watson</w:t>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+                <w:t xml:space="preserve">hal-04519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Zunino</w:t>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mournet</w:t>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519623v1</w:t>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -930,51 +930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic screening for tolerance of coconut populations differentially exposed to coconut's lethal yellowing in Ghana using genotyping by sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garavito Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,295 +1443,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the allelic variation in the Shell gene homolog of E. oleifera and design of species specific Shell primers</w:t>
+                <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Astorkia</w:t>
+                <w:t xml:space="preserve">Shuangyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Hernandez</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ponce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Leon</w:t>
+                <w:t xml:space="preserve">Fetrina Oktavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-019-2538-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (12), pp.4220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623528v1</w:t>
+                <w:t xml:space="preserve">hal-02923368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Annotation of Transposable Elements Revealed a Potential Regulation of Genes Involved in Rubber Biosynthesis by TE-Derived siRNA Interference in Hevea brasiliensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the allelic variation in the Shell gene homolog of E. oleifera and design of species specific Shell primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Astorkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangyang Wu</w:t>
+                <w:t xml:space="preserve">Monica Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+                <w:t xml:space="preserve">Kevin Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetrina Oktavia</w:t>
+                <w:t xml:space="preserve">Olga Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (12), pp.4220. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21124220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-019-2538-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923368v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Regulation of Sorghum Stem Composition: Key Players Identified Through Co-expression Gene Network and Comparative Genomics Analyses</w:t>
               </w:r>
@@ -1851,103 +1851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of significant SNP associated with production and oil quality traits in interspecific oil palm hybrids using RARSeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Astorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 291, pp.1-13. </w:t>
@@ -1985,64 +1985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Mapping between Candidate Gene SNP and Production and Oil Quality Traits in Interspecific Oil Palm Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Astorkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,64 +2158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.794 - 811. </w:t>
@@ -2251,433 +2251,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Austropuccinia psidii&amp;lt;/em&amp;gt; in New Caledonia, a biodiversity hotspot</w:t>
+                <w:t xml:space="preserve">Ten steps to get started in Genome Assembly and Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soewarto</w:t>
+                <w:t xml:space="preserve">Victoria Dominguez del Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carriconde</w:t>
+                <w:t xml:space="preserve">Erik Hjerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hugot</w:t>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bocs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Hamelin</w:t>
+                <w:t xml:space="preserve">Salvadors Capella-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Notredame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/efp.12402⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.148-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.13598.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626232v1</w:t>
+                <w:t xml:space="preserve">hal-01712874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic effect in leaf and xylem transcriptome variations among Eucalyptus urophylla x grandis hybrids in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Summo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garel Makouan-Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (1), pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sg-2018-0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten steps to get started in Genome Assembly and Annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of &amp;lt;em&amp;gt;Austropuccinia psidii&amp;lt;/em&amp;gt; in New Caledonia, a biodiversity hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Hjerde</w:t>
+                <w:t xml:space="preserve">J. Soewarto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Sterck</w:t>
+                <w:t xml:space="preserve">F. Carriconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvadors Capella-Gutierrez</w:t>
+                <w:t xml:space="preserve">N. Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Notredame</w:t>
+                <w:t xml:space="preserve">S. Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.148-19. </w:t>
+              <w:t xml:space="preserve">Forest Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.13598.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/efp.12402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01712874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving transcriptome de novo assembly by using a reference genome of a related species: Translational genomics from oil palm to coconut</w:t>
               </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6201), pp.1181-1184. </w:t>
@@ -3448,295 +3448,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
+                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valention Guignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+                <w:t xml:space="preserve">Angélique d'Hont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651830v1</w:t>
+                <w:t xml:space="preserve">hal-00855582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The banana (Musa acuminata) genome and the evolution of monocotyledonous plants.</w:t>
+                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique d'Hont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Valention Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 488 (7410), pp.213-7. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855582v1</w:t>
+                <w:t xml:space="preserve">hal-02651830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Theobroma cacao.</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J Guiltinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4003,51 +4003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIGene: Annotation of Microbial Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oberline Fokou Yemata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Aziz Saidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egya Ndede Yankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augusto Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Plant and Animal Genome Conference (PAG 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
@@ -5174,64 +5174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional and post-transcriptionnal regulations in response to stress: a case study in rubber tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibé-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,64 +5312,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Transcriptional and post-Transcriptionnal regulations in hevea under abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Shuangyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibé-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Biocuration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t>
@@ -5700,777 +5700,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769979v1</w:t>
+                <w:t xml:space="preserve">hal-05179427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourgois</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espéout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dagmar Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t>
+              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343958v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Siljak-Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lepers-Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBV 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767324v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t>
+              <w:t xml:space="preserve">SFBV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179427v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Green Genome Hubs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Argout</w:t>
+                <w:t xml:space="preserve">South Green bioinformatic resources for tropical and Mediterranean crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Dereeper</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes de biologie, informatique et mathématique (JOBIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. SFBI, 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176725v1</w:t>
+                <w:t xml:space="preserve">hal-05176724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Green bioinformatic resources for tropical and Mediterranean crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rouard</w:t>
+                <w:t xml:space="preserve">The South Green Genome Hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Argout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes de biologie, informatique et mathématique (JOBIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. SFBI, 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176724v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary cell wall molecular determinism in sorghum is not a simple copy paste of arabidopsis story</w:t>
               </w:r>
@@ -6700,299 +6700,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Green bioinformatics platform: Update 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du système GenFam à la réponse au stress des plantes : intégration de l'identification d'éléments cis spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Plant Genomics Congress</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739966v1</w:t>
+                <w:t xml:space="preserve">hal-01222440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du système GenFam à la réponse au stress des plantes : intégration de l'identification d'éléments cis spécifiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">South Green bioinformatics platform: Update 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université d'Auvergne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                <w:t xml:space="preserve">Global Engage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plant Genomics Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222440v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7325,51 +7325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EFC4203"/>
+    <w:nsid w:val="0A14A683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7556,51 +7556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bocs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7850-4426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204855445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431785381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egya Ndede Yankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2022.00035.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikuo Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01593-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Astorkia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ponce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Leon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2538-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Trabanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ricciuti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.110366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez de Armentia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soewarto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriconde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12402" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaillant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Honvault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Summo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Makouan-Zi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2018-0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173300" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/gix095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Duroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00899-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberline Fokou Yemata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Saidou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venasius Lendzemo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augusto Armero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/jobim2015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bocs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7850-4426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204855445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431785381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egya Ndede Yankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2022.00035.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikuo Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01593-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Astorkia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ponce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Leon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2538-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Trabanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ricciuti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.110366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez de Armentia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Honvault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Summo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Makouan-Zi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2018-0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soewarto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriconde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12402" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173300" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/gix095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Duroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00899-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberline Fokou Yemata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Saidou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venasius Lendzemo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augusto Armero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/jobim2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>