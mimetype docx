--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -324,51 +324,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2026, 24 (5), pp.3345-3367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.70553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -509,295 +509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Zunino</w:t>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mournet</w:t>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519623v1</w:t>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+                <w:t xml:space="preserve">Genomic evidence of genuine wild versus admixed olive populations evolving in the same natural environments in western Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy E. Watson</w:t>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+                <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.e0295043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+                <w:t xml:space="preserve">hal-04519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome-level, haplotype-phased Vanilla planifolia genome highlights the challenge of partial endoreplication for accurate whole-genome assembly</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -930,51 +930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic screening for tolerance of coconut populations differentially exposed to coconut's lethal yellowing in Ghana using genotyping by sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garavito Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,64 +2158,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.794 - 811. </w:t>
@@ -4441,51 +4441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oberline Fokou Yemata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Aziz Saidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egya Ndede Yankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augusto Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Plant and Animal Genome Conference (PAG 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
@@ -5700,527 +5700,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espéout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dagmar Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t>
+              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179427v1</w:t>
+                <w:t xml:space="preserve">hal-04769979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K+ channel (EgKT2) in oil palm (Elaeis guineensis).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Siljak-Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lepers-Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster Day IPSiM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769979v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of #Vanilla planifolia# (Orchidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourgois</w:t>
+                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Monder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espeout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. 2022</w:t>
+              <w:t xml:space="preserve">SFBV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343958v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional characterization of a Shaker K + channel (EgKT2_1) in oil palm (Elaeis guineensis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
+                <w:t xml:space="preserve">Partial endoreplication challenges whole genome assembly: the case of Vanilla planifolia (Orchidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBV 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Plant Genomics and Gene Editing Congress: Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, The Hague, Netherlands. s.n., 1 poster, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767324v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">South Green bioinformatic resources for tropical and Mediterranean crops</w:t>
               </w:r>
@@ -6700,299 +6700,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du système GenFam à la réponse au stress des plantes : intégration de l'identification d'éléments cis spécifiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">South Green bioinformatics platform: Update 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Engage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plant Genomics Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222440v1</w:t>
+                <w:t xml:space="preserve">hal-02739966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Green bioinformatics platform: Update 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du système GenFam à la réponse au stress des plantes : intégration de l'identification d'éléments cis spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Engage</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Plant Genomics Congress</w:t>
+                <w:t xml:space="preserve">Université d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739966v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7102,51 +7102,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357866v2</w:t>
+                <w:t xml:space="preserve">hal-05357866v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7325,51 +7325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A14A683"/>
+    <w:nsid w:val="987D71FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7556,51 +7556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bocs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7850-4426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204855445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431785381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egya Ndede Yankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2022.00035.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikuo Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01593-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Astorkia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ponce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Leon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2538-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Trabanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ricciuti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.110366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez de Armentia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Honvault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Summo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Makouan-Zi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2018-0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soewarto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriconde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12402" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173300" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/gix095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Duroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00899-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberline Fokou Yemata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Saidou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venasius Lendzemo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augusto Armero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/jobim2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bocs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7850-4426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089427181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204855445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431785381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70553" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Vassilieff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-025-01321-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mournet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Piet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2022.100330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179404v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garavito Guyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egya Ndede Yankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2022.00035.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqab088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaodong Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikuo Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01593-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangyang Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetrina Oktavia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124220" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Astorkia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ponce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Leon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-019-2538-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02542105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Trabanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ricciuti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2019.110366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lopez de Armentia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herr&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100377" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soewarto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hamelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez del Angel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hjerde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvadors Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.13598.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaillant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Honvault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Summo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Makouan-Zi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sg-2018-0008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soewarto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriconde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/efp.12402" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173300" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/gix095" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hueber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2016.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carretero-Paulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1255274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Duroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00899-13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Argout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J Guiltinan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.736" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Kreimeyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Gyapay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.01248-07" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271511v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruveiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vellenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medigue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Billotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberline Fokou Yemata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Saidou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venasius Lendzemo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augusto Armero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gantet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Glaszmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidib&#233;-Bocs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Shuangyang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04343958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lepers-Andrzejewski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Espeout" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Comte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lorenzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bocs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/natureevents/science/events/31957-the_3rd_plant_genomics_congress_london" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/jobim2015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>