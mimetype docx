--- v0 (2026-03-31)
+++ v1 (2026-05-08)
@@ -965,658 +965,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
+                <w:t xml:space="preserve">Combining magnetic nanoparticles with cell derived microvesicles for drug loading and targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Amanda K.A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+                <w:t xml:space="preserve">Nathalie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+                <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bolotine</w:t>
+                <w:t xml:space="preserve">Kelly Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257199v1</w:t>
+                <w:t xml:space="preserve">hal-01244559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining magnetic nanoparticles with cell derived microvesicles for drug loading and targeting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular Monitoring of AS1411 Aptamer by Time-Resolved Microspectrofluorimetry and Fluorescence Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Luciani</w:t>
+                <w:t xml:space="preserve">Jiří Bok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gazeau</w:t>
+                <w:t xml:space="preserve">Eva Kočišová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Aubertin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petr Praus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.645-655. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.1245-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10895-015-1612-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244559v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Monitoring of AS1411 Aptamer by Time-Resolved Microspectrofluorimetry and Fluorescence Imaging</w:t>
+                <w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Bok</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244557v1</w:t>
+                <w:t xml:space="preserve">hal-01174853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Bolotine</w:t>
+                <w:t xml:space="preserve">Release kinetics of an amphiphilic photosensitizer by block-polymer nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Kerdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495 (2), pp.750-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174853v1</w:t>
+                <w:t xml:space="preserve">hal-01244555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release kinetics of an amphiphilic photosensitizer by block-polymer nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bour</w:t>
+                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, juin juilllet 2015 (397-398), pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01244555v1</w:t>
+                <w:t xml:space="preserve">hal-01257199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Photoresponsive Theranosomes: Translating Cell-Released Vesicles into Smart Nanovectors for Cancer Therapy</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Photosensitizers Activation on Intracellular Trafficking and Viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,298 +2118,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dynamics of hypericin with low-density lipoproteins and U87-MG cells</w:t>
+                <w:t xml:space="preserve">Photosensitization of polymer vesicles: a multistep chemical process deciphered by micropipette manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Huntosova</w:t>
+                <w:t xml:space="preserve">Elyes Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis J. Alvarez</w:t>
+                <w:t xml:space="preserve">Lin Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Bryndzova</w:t>
+                <w:t xml:space="preserve">Damien Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Nadova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jancura</w:t>
+                <w:t xml:space="preserve">Min-Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (19), pp.4863-4875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c002065f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021146v1</w:t>
+                <w:t xml:space="preserve">hal-00821344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitization of polymer vesicles: a multistep chemical process deciphered by micropipette manipulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction dynamics of hypericin with low-density lipoproteins and U87-MG cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Jia</w:t>
+                <w:t xml:space="preserve">Veronika Huntosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cuvelier</w:t>
+                <w:t xml:space="preserve">Luis J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Hui Li</w:t>
+                <w:t xml:space="preserve">Lenka Bryndzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Nadova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jancura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 389 (1-2), pp.32-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821344v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Oxidation of Giant Vesicles triggers Curvature-associated Shape Transition and Permeabilization. Running title: Oxidation of Vesicles produces Curvature</w:t>
               </w:r>
@@ -3075,159 +3075,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrapyrrole-photosensitizers vectorization and plasma LDL: A physico-chemical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pH-dependent distribution of the photosensitizer chlorin e6 among plasma proteins and membranes: A physico-chemical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Mojzisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vever-Bizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halina Mojzisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.78-87</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1768 (2), pp.366-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021231v1</w:t>
+                <w:t xml:space="preserve">hal-02021238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pH-dependent distribution of the photosensitizer chlorin e6 among plasma proteins and membranes: A physico-chemical approach</w:t>
+                <w:t xml:space="preserve">Cellular uptake and subcellular distribution of chlorin e6 as functions of pH and interactions with membranes and lipoproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Mojzisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
@@ -3249,69 +3249,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1768 (2), pp.366-374</w:t>
+              <w:t xml:space="preserve">, 2007, 1768 (11), pp.2748-2756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021238v1</w:t>
+                <w:t xml:space="preserve">hal-02021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and physico-chemical determinants of the interactions of macrocyclic photosensitizers with cells</w:t>
               </w:r>
@@ -3386,135 +3386,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular uptake and subcellular distribution of chlorin e6 as functions of pH and interactions with membranes and lipoproteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrapyrrole-photosensitizers vectorization and plasma LDL: A physico-chemical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vever-Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Mojzisova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vever-Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1768 (11), pp.2748-2756</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.78-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021228v1</w:t>
+                <w:t xml:space="preserve">hal-02021231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of interactions of photosensitizers with lipoproteins and membrane-models: correlation with cellular incorporation and subcellular distribution</w:t>
               </w:r>
@@ -4190,51 +4190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Guerreiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Swamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Latysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne &#216;sterud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.01.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirbhay Patil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmini Rangamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.01.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Almendro-Vedia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Natale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701207114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Luiza Andreazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vevert-Bizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Bourg Heckly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Jos&#233; Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244559v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Aubertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.11.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ko&#269;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Praus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-015-1612-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400269x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Alberti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200505" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC27BN1N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vever-Bizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourg-Heckly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Huntosova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Bryndzova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nadova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jancura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Mabrouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002065f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X4FHQSD2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Mojzisova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Angelova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.108.136077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morli&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Lemaitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Guerreiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kruglik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Swamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Latysheva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne &#216;sterud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.01.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loriette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fragola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Kruglik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sridhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1307502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirbhay Patil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Bitbol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabanon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmini Rangamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.01.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Almendro-Vedia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Natale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Monroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701207114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Luiza Andreazza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vevert-Bizet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Bourg Heckly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Jos&#233; Salvador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Aubertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.11.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Bok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ko&#269;i&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Praus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-015-1612-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn400269x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Alberti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200505" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC27BN1N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vuong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vever-Bizet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourg-Heckly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hui Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c002065f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X4FHQSD2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Huntosova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Bryndzova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Nadova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jancura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heuvingh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01002408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Journiac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.04.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8324SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Mojzisova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Berg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalifat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Angelova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.108.136077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021228v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morli&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mazi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Lemaitre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>