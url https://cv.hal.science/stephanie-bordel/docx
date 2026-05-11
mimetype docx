--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -75,3208 +75,3208 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychological Factors Influencing Climate Anxiety in Young Adults: Exploring the Impact of Age, Trait Anxiety, Flexible Goal Adjustment and Tenacious Goal Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psychiatryint6030105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Four Walls technique applied to citizen participation: An exploration of consistency effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (3), pp.101025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2024.101025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Night Falls: An Exploratory Study of Residents' Perceptions of Policy Measures Regarding Extinction of Public Lighting in the 'Heart of the Night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rebibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Energy Sustainability, 17 (6), pp.2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17062534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stakeholders’ perceptions of Helium and Carbon Dioxide risks in a subsurface engineering project in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Laurent Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.14009-14019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.10.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step In, Step Out from the First Lockdown: An Exploration of COVID-19 Perceptions in France and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Goyette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.965-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/idr13040089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner le changement : un facteur de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 246, pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les interactions véhicule-infrastructure-usager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gabaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From technological acceptability to appropriation by users : Methodological steps for device assessment in road safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herî Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Anceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (3396), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soignants face au burnout : quelles attributions causales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Esnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expertise psychologique, élément de preuve du jugement judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guingouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (4), pp.389-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des expérimentations de VR2+ : RN137 vers Rennes et A183 vers Nantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire de Psychologie : Cognition, Comportement, Communication. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la perception du véhicule automatisé et connecté et de ses impacts organisationnels chez les gestionnaires routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport du projet InDiD (2.3.5.3f), Laboratoire de Psychologie : Cognition, Comportement, Communication. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices et limites de l’utilisation d’un véhicule automatisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L8.2, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des aides et assistances actuelles par les conducteurs âgés, et acceptabilité de véhicules de plus en plus automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L6.1, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2022, p37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP 8.2 Livrable final. Analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel (Site de Bron, France). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’acceptabilité de l’application smartphone par les usagers. Pré-test à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport du projet C-Roads (2.3.5.6b), Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'ergonomie de l'IHM gestionnaire embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport du projet C-Roads (2.3.5.2), Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Université Rennes 2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit d’évaluation de l’acceptabilité. Rapport de recherche EC2-5.2-1. Projet SAM « Sécurité et Acceptabilité de la Mobilité autonome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault; Cerema; VEDECOM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de recueil des données pour l'analyse des besoins des usagers âgés et acceptabilité des véhicules automatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L8.3, Université Gustave Eiffel; Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2020, p22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’impact organisationnel chez les gestionnaires routiers. Rapport final de l’action de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport du projet Scoop (2.3.5.3), Laboratoire de Psychologie : Cognition, Comportement, Communication. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment affirmé de priorité : temps de réponse, comportement de conduite et infrastructure routière. SANTAFÉ. Rapport final (à 36 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Yerpez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 104p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment affirmé de priorité : temps de réponse, comportement de conduite et infrastructure routière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prévention des sorties involontaires de voie par lignes d'alerte routières audio-tactile. Tâche 4. Développement d'un simulateur et expérimentation. Sous-tâche 4.4 \textendash Expérimentation sur simulateur de conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cerema. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194441v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des sorties involontaires de voie par lignes d'alerte routières audio-tactile. Tâche 4. Développement d'un simulateur et expérimentation. Sous-tâche 4.4 \textendash Expérimentation sur simulateur de conduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sujet 1.2. Impacts des informations visuelles sur les comportements : éléments visuels de l'infrastructure utilisés par les usagers (premiers résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerema. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194440v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujet 1.2. Impacts des informations visuelles sur les comportements : éléments visuels de l'infrastructure utilisés par les usagers (premiers résultats)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sentiment affirmé de priorité : temps de réponse, comportement de conduite et infrastructure routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yerpez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Cerema. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194439v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective des incidents au regard du ressenti des conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois-Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerema. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements tirés de l'état de l'art pour le projet S_VRAI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Certu. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse longitudinale de l'acceptabilité de la voie réversible du pont de Saint-Nazaire : Analyse des comportements objectifs et subjectifs des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CETE Ouest. 2013, pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194437v1</w:t>
-              </w:r>
-[...1381 lines deleted...]
-                <w:t xml:space="preserve">hal-04646878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3288,644 +3288,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Gouvernance For Subsurface Engineering Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution temporelle des déterminants de l'acceptabilité des systèmes de transport intelligents coopératifs : étude chez un gestionnaire routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Workshop on Subsurface Appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, Nov 2024, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">6 èmes Rencontres Francophones Transports Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078981v1</w:t>
+                <w:t xml:space="preserve">hal-04918792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle des déterminants de l'acceptabilité des systèmes de transport intelligents coopératifs : étude chez un gestionnaire routier</w:t>
+                <w:t xml:space="preserve">Social Gouvernance For Subsurface Engineering Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 èmes Rencontres Francophones Transports Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">EAGE Workshop on Subsurface Appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, Nov 2024, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918792v1</w:t>
+                <w:t xml:space="preserve">hal-05078981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déployer des équipements de route connectés : une opportunité pour repenser le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Techniques Route</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; IDRIM, May 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987845v1</w:t>
+                <w:t xml:space="preserve">hal-05094098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déployer des équipements de route connectés : une opportunité pour repenser le travail</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Route</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; Cerema; IDRIM, May 2022, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094098v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage, un levier essentiel pour impulser les changements de comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3950,64 +3950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les interactions véhicule- infrastructure-usager : les modèles de prédiction du comportement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges « Données en sécurité routière ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saudrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Barbedette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference and Exhibition on Vehicle and Infrastructure Safety Improvement in Adverse Conditions (SIA VISION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -4157,103 +4157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infrastructure intelligente requiert un déploiement intelligent : le facteur humain dans le projet SCOOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Kerdudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Mobilité Intelligente 2017 Congrès de l'ATEC ITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,77 +4304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrissol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Congress of Psychology : Diversity in harmony - Insights from Psychology, July 24-29, 2016, Yokohama, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
@@ -4403,77 +4403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de conduite, temps de réponse et infrastructure routière. Réflexion méthodologique sur la recherche infrastructure/comportement, focus sur l'utilisation du simulateur de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Yerpez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perissol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité &amp;lt;i&amp;gt;a priori&amp;lt;/i&amp;gt; et acceptation : le cas d'un dispositif technologique de gestion de trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4610,51 +4610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements en termes de vitesse durant le déploiement d'un système innovant d'information: la nécessité de prendre en compte l'acceptabilité du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,103 +4750,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AV acceptance by other drivers in current traffic: Towards a definition of perceived safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Massoulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,77 +4890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joly Roxane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4978,103 +4978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAM, celui qui conduit ce n’est pas celui qu’on croit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.(246)36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5096,103 +5096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment affirmé de priorité : temps de réponse, comportement de conduite et infrastructure routière. Projet SANTAFE. Rapport intermédiaire n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Yerpez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 78p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5246,77 +5246,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiescement répété appliqué à la participation : questions en lien avec la requête cible versus préférence pour la consistance de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 ème congrès de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, En Ligne, France. Unpublished, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5350,77 +5350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement des véhicules connectés chez les gestionnaires de la route : accompagnement du changement des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,64 +5477,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche scientifique de l'acceptabilité : le regard de l'ergonomie et de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Somat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard, Gilles and Carnis, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des politiques de sécurité routières. Méthodes, outils et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
@@ -5595,51 +5595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions objective et subjective du jugement de responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5835,51 +5835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Yerpez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hughes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yerpez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hughes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois-Lounis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denanc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint6030105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rebibou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17062534" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jammes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Laurent Rayssac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.10.123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194572v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470381v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Barbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffeuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.01.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WKCRZXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-459F08KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guingouain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCLRCQV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheherazade Azouigui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Khatir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavenir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Kerdudo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrissol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perissol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21402.82881" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376678v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psychiatryint6030105" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rebibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17062534" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Laurent Rayssac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.10.123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Barbeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Greffeuille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.01.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WKCRZXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2013.07.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-459F08KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guingouain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2004.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCLRCQV9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gasne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paire-Ficout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05474789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Yerpez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hughes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moisan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yerpez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hughes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois-Lounis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denanc&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheherazade Azouigui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Khatir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbedette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavenir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Kerdudo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrissol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perissol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guy&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Etienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21402.82881" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04491539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>