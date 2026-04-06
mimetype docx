--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -189,13237 +189,13371 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-inoculation of broilers by Campylobacter and Salmonella : effect on colonization, cecal microbiota, and serum metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01102-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05387651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock Analysis of Risk Factors and Management Areas of Calf Mortality in Large-Scale Dairy Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Kaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerli Mõtus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15192780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05354022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05111396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The clinical value and most informative threshold of polygenic risk score in the Quebec City Case-Control Asthma Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-025-03486-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04982026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polygenic inheritance and its interplay with smoking history in predicting lung cancer diagnosis: a French-Canadian case-control cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boumtje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasanga D Manikpurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Saavedra Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04678882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of multiblock analysis to identify key areas and risk factors for dairy cow persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerli Mõtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarmo Niine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toomas Orro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.106081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04416135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bethune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04816878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of infectious and parasitic agents among three sentinel bee species across European agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53357-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel indices reveal that pollinator exposure to pesticides varies across biological compartments and crop surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.172118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building composite indices in the age of big data – Application to honey bee exposure to infectious and parasitic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.e15244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04068240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.e46898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/46898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04395611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.e0016423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2023-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04661219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monophasic Variant of Salmonella Typhimurium Infection Affects the Serum Metabolome in Swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11102565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Experimental Infection in Pigs with a Strain of Yersinia enterocolitica Harboring Genetic Markers for Human Pathogenicity: Colonization and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (7), pp.e0015723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00157-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03966233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of passive immunization in broiler chicks via an inactivated Escherichia coli autogenous vaccine administered to broiler breeder hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (5), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2022.2084362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian metapneumovirus: A five-plex digital droplet RT-PCR method for identification of subgroups A, B, C, and D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1058294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1058294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03965626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colisée - Maîtrise de la colibacillose du poulet : quelles pistes d’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right data with optimal scaling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03967913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description and validation of a new set of PCR markers predictive of avian pathogenic Escherichia coli virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.871549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03798831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03462283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.678563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality of marine mussels Mytilus edulis and M. galloprovincialis : systematic literature review of risk factors and recommendations for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.504-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of Escherichia coli strains isolated from day-old broiler chicks, their environment and colibacillosis lesions in 80 flocks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Escherichia coli probiotic strains ED1a and Nissle 1917 on the excretion and gut carriage of extended-spectrum beta-lactamase-producing E. coli in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2021.100217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04423941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Backhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (08), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervised Multiblock Analysis in R with the ade4 Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v086.i01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campylobacter coli in Organic and Conventional Pig Production in France and Sweden: Prevalence and Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pan-European epidemiological study reveals honey bee colony survival depends on beekeeper education and disease control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribière-Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03793136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.348-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03793139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.348-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of colistin sulfate treatment of broilers on the presence of resistant bacteria and resistance genes in stored or composted manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock modeling for complex preference study. Application to European preferences for smoked salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (Part A), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms for multi-group PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate analysis of multiblock and multigroup data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General overview of methods of analysis of multi-group datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis, RNTI-E-25, pp.108-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses factorielles de données structurées en groupes d'individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campylobacter from sows in farrow-to-finish pig farms: Risk indicators and genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Chidaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tircot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (1-2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock redundancy analysis from a user's perspective. Application in veterinary epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v4n2p203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Replication efficiency of rolling-circle replicon-based plasmids derived from porcine circovirus 2 in eukaryotic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of Listeria monocytogenes in raw and pasteurized liquid whole eggs and characterization by PFGE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pesticide residues on honey bee (Hymenoptera: Apidae) colony health in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.514-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/022.038.0302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature sensitivity on growth and/or replication of H1N1, H1N2 and H3N2 influenza A viruses isolated from pigs and birds in mammalian cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Kuntz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barbezange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Wache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms10010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACPVI multibloc. Application en épidémiologie animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (4), pp.78-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock latent root regression. Application to epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-007-0036-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05509505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella strikes harder in the presence of Campylobacter, fueling chicken colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3S 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INNOZH, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05191637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of infrared spectroscopy to predict serogroup and ability of adhesion of Listeria monocytogenes compared to genomic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Principal Components Analysis with Optimal Scaling: A way to integrate sensory analysis, physico-chemical measurements and experimental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOL XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">AgroStat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS) &amp; Polytechnic Institute of Bragança (IPB), Sep 2024, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04811451v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Performance of infrared spectroscopy to predict serogroup and ability of adhesion of Listeria monocytogenes compared to genomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
+              <w:t xml:space="preserve">ISOPOL XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539486v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey bee health in a world of pathogens and pesticides: measurement and interpretation of large data sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Ghestem</w:t>
+                <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bee Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04805742v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Components Analysis with Optimal Scaling: A way to integrate sensory analysis, physico-chemical measurements and experimental factors.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Honey bee health in a world of pathogens and pesticides: measurement and interpretation of large data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS) &amp; Polytechnic Institute of Bragança (IPB), Sep 2024, Bragança, Portugal</w:t>
+              <w:t xml:space="preserve">Bee Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039113v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">CARME (Correspondence Analysis and Related Methods)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232467v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05040102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME (Correspondence Analysis and Related Methods)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05040102v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock analysis of mixed data with Optimal Scaling. Application in epidemiology.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Relationships between intensity, Just-About-Right and liking variables using PLS-PM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computational Statistics (COMPSTAT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Italy, Aug 2022, Bologna (ITALY), France</w:t>
+              <w:t xml:space="preserve">AgroStat 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470179v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multiblock analysis of mixed data with Optimal Scaling. Application in epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
+              <w:t xml:space="preserve">24th International Conference on Computational Statistics (COMPSTAT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Italy, Aug 2022, Bologna (ITALY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845650v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between intensity, Just-About-Right and liking variables using PLS-PM approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469463v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right scale data with optimal scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">AgroStat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2021, Virtual conference (Covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541298v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based method for mixed data. Application in biology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference (Covid), Greece</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473628v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right scale data with optimal scaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2021, Virtual conference (Covid), France</w:t>
+              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473663v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738984v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component-based method for mixed data. Application in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference (Covid), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738985v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantifier, expliquer et réduire l’usage des antibiotiques en élevage porcin en Europe : bilan du projet MINAPIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471608v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrostat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier, expliquer et réduire l’usage des antibiotiques en élevage porcin en Europe : bilan du projet MINAPIG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734654v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500591v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Compstat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500643v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500605v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507509v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507449v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFE-CMStats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de (K+1) tableaux avec le logiciel ade4. Application en épidémiologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies Exemptes d'Organismes Pathogènes Spécifiques (EOPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756742v1</w:t>
-              </w:r>
-[...8195 lines deleted...]
-                <w:t xml:space="preserve">hal-04506070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and farm management risk factors in raw milk cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. 86, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05151336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of antimicrobial resistance in Streptococcus suis strains isolated in France, under a “One Health” approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Boisséson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The One Health challenges to tackle infectious diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of maldi-tof for the identification of Aeromonas salmonicida and Aeromonas bestiarum : two important fish pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Feucherolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vanrobaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Aeromonas and Plesiomonas (ISAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wroclaw, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03903055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs déclenchants de la colibacillose du poulet de chair : étude épidémiologique dans 80 élevages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation passive des poussins par l'administration d'un autovaccin aux poules reproductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies exemptes d'organismes pathogènes spécifiques &amp;quot;EOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13429,156 +13563,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ade4: Analysis of Ecological Data: Exploratory and Euclidean Methods in Environmental Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13588,269 +13722,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique de la littérature relative aux facteurs de risque de mortalité des moules exploitées en France - Rapport du Conseil scientifique et technique du programme de recherche en santé des coquillages : étude éco-épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Anses. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13860,91 +13994,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of links between blocks of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [stat]. Université Rennes 2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04723882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13954,114 +14088,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et prédiction à partir de données structurées en plusieurs tableaux : Application en épidémiologie animale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université Rennes 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId413"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14129,51 +14263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D4F479C"/>
+    <w:nsid w:val="1EFE533E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14360,51 +14494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>