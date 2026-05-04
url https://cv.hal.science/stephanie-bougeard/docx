--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -357,1212 +357,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t>
+                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05387651v1</w:t>
+                <w:t xml:space="preserve">anses-05111396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Risk Factors and Management Areas of Calf Mortality in Large-Scale Dairy Herds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The clinical value and most informative threshold of polygenic risk score in the Quebec City Case-Control Asthma Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triin Rilanto</w:t>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanel Kaart</w:t>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerli Mõtus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani15192780⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-025-03486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05354022v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04982026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Salines</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05111396v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical value and most informative threshold of polygenic risk score in the Quebec City Case-Control Asthma Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pariès</w:t>
+                <w:t xml:space="preserve">Multiblock Analysis of Risk Factors and Management Areas of Calf Mortality in Large-Scale Dairy Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Laviolette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanel Kaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerli Mõtus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-025-03486-3⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15192780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04982026v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05354022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+                <w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Libante</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289975v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05387651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic inheritance and its interplay with smoking history in predicting lung cancer diagnosis: a French-Canadian case-control cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of multiblock analysis to identify key areas and risk factors for dairy cow persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerli Mõtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boumtje</w:t>
+                <w:t xml:space="preserve">Tarmo Niine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasanga D Manikpurage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Victoria Saavedra Armero</w:t>
+                <w:t xml:space="preserve">Toomas Orro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105234⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.106081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04678882v1</w:t>
+                <w:t xml:space="preserve">anses-04416135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+                <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+                <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528772v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04816878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiblock analysis to identify key areas and risk factors for dairy cow persistence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Triin Rilanto</w:t>
+                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarmo Niine</w:t>
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toomas Orro</w:t>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 222, pp.106081. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04416135v1</w:t>
+                <w:t xml:space="preserve">hal-04528772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
+                <w:t xml:space="preserve">Novel indices reveal that pollinator exposure to pesticides varies across biological compartments and crop surroundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bethune</w:t>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chochois</w:t>
+                <w:t xml:space="preserve">Matthias Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.172118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04816878v1</w:t>
+                <w:t xml:space="preserve">hal-04540908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of infectious and parasitic agents among three sentinel bee species across European agricultural landscapes</w:t>
               </w:r>
@@ -1676,1757 +1676,1757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel indices reveal that pollinator exposure to pesticides varies across biological compartments and crop surroundings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Caradec</w:t>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ghestem</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Albrecht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 927, pp.172118. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540908v1</w:t>
+                <w:t xml:space="preserve">hal-04945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polygenic inheritance and its interplay with smoking history in predicting lung cancer diagnosis: a French-Canadian case-control cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Véronique Boumtje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+                <w:t xml:space="preserve">Hasanga D Manikpurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Nathalie Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria Saavedra Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945817v1</w:t>
+                <w:t xml:space="preserve">anses-04678882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
+                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
+                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272844v1</w:t>
+                <w:t xml:space="preserve">hal-04083477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2023-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350825v1</w:t>
+                <w:t xml:space="preserve">anses-04661219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building composite indices in the age of big data – Application to honey bee exposure to infectious and parasitic agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Druesne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.e0016423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04068240v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.e46898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/46898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04395611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+                <w:t xml:space="preserve">Building composite indices in the age of big data – Application to honey bee exposure to infectious and parasitic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Eric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Christine Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (9), pp.e0016423. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.e15244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04228454v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04068240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083477v1</w:t>
+                <w:t xml:space="preserve">anses-04350825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pariès</w:t>
+                <w:t xml:space="preserve">Monophasic Variant of Salmonella Typhimurium Infection Affects the Serum Metabolome in Swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2023-0062⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11102565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04661219v1</w:t>
+                <w:t xml:space="preserve">hal-04258691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monophasic Variant of Salmonella Typhimurium Infection Affects the Serum Metabolome in Swine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+                <w:t xml:space="preserve">Controlled Experimental Infection in Pigs with a Strain of Yersinia enterocolitica Harboring Genetic Markers for Human Pathogenicity: Colonization and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Alicia Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Denis</w:t>
+                <w:t xml:space="preserve">Annie Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11102565⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (7), pp.e0015723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00157-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258691v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Experimental Infection in Pigs with a Strain of Yersinia enterocolitica Harboring Genetic Markers for Human Pathogenicity: Colonization and Stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Labbé</w:t>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Houdayer</w:t>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bailly</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00157-23⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04228409v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higor Cotta</w:t>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03966233v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Verron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541125v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of passive immunization in broiler chicks via an inactivated Escherichia coli autogenous vaccine administered to broiler breeder hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1058294. </w:t>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.83-92. </w:t>
@@ -3784,77 +3784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of Just-About-Right data with optimal scaling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 102, pp.104681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4022,90 +4022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4150,814 +4150,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03798831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t>
+                <w:t xml:space="preserve">Mortality of marine mussels Mytilus edulis and M. galloprovincialis : systematic literature review of risk factors and recommendations for future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Balaine</w:t>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Eono</w:t>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Eveno</w:t>
+                <w:t xml:space="preserve">Jean Louis Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.504-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03462283v1</w:t>
+                <w:t xml:space="preserve">hal-03411037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of Escherichia coli strains isolated from day-old broiler chicks, their environment and colibacillosis lesions in 80 flocks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455221v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Escherichia coli probiotic strains ED1a and Nissle 1917 on the excretion and gut carriage of extended-spectrum beta-lactamase-producing E. coli in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Flageul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Contrant</w:t>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2021.100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455514v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04423941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality of marine mussels Mytilus edulis and M. galloprovincialis : systematic literature review of risk factors and recommendations for future research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Blin</w:t>
+                <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenhael Allain</w:t>
+                <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.504-536. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411037v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03462283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Escherichia coli strains isolated from day-old broiler chicks, their environment and colibacillosis lesions in 80 flocks in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Yousfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108923⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.678563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107169v1</w:t>
+                <w:t xml:space="preserve">anses-03455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Escherichia coli probiotic strains ED1a and Nissle 1917 on the excretion and gut carriage of extended-spectrum beta-lactamase-producing E. coli in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Grippon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.100217. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2021.100217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04423941v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
               </w:r>
@@ -5071,719 +5071,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919886v1</w:t>
+                <w:t xml:space="preserve">hal-02308942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308942v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Backhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (08), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470765v1</w:t>
+                <w:t xml:space="preserve">hal-02621581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471601v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Collineau</w:t>
+                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146 (08), pp.1003-1014. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621581v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5843,64 +5843,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182, pp.131-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6019,351 +6019,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campylobacter coli in Organic and Conventional Pig Production in France and Sweden: Prevalence and Antimicrobial Resistance</w:t>
+                <w:t xml:space="preserve">A pan-European epidemiological study reveals honey bee colony survival depends on beekeeper education and disease control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+                <w:t xml:space="preserve">Magali Ribière-Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Saussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00955⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258469v1</w:t>
+                <w:t xml:space="preserve">anses-03793136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pan-European epidemiological study reveals honey bee colony survival depends on beekeeper education and disease control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campylobacter coli in Organic and Conventional Pig Production in France and Sweden: Prevalence and Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Laurent</w:t>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ribière-Chabert</w:t>
+                <w:t xml:space="preserve">Bérengère Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Saussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172591. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03793136v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,64 +6440,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,90 +6574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of colistin sulfate treatment of broilers on the presence of resistant bacteria and resistance genes in stored or composted manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léaustic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 194, pp.98-106. </w:t>
@@ -6701,247 +6701,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock modeling for complex preference study. Application to European preferences for smoked salmon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for multi-group PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+                <w:t xml:space="preserve">Aïda Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499517v1</w:t>
+                <w:t xml:space="preserve">hal-02634546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for multi-group PLS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Multiblock modeling for complex preference study. Application to European preferences for smoked salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.2593⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (Part A), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634546v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of multiblock and multigroup data</w:t>
               </w:r>
@@ -6966,51 +6966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133, pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7038,299 +7038,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General overview of methods of analysis of multi-group datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analyses factorielles de données structurées en groupes d'individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Kohler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis, RNTI-E-25, pp.108-123</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014438v1</w:t>
+                <w:t xml:space="preserve">hal-05014378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses factorielles de données structurées en groupes d'individus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">General overview of methods of analysis of multi-group datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis, RNTI-E-25, pp.108-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014378v1</w:t>
+                <w:t xml:space="preserve">hal-05014438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (9), pp.467-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7364,51 +7364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campylobacter from sows in farrow-to-finish pig farms: Risk indicators and genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Henrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,77 +7523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock redundancy analysis from a user's perspective. Application in veterinary epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7897,307 +7897,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pesticide residues on honey bee (Hymenoptera: Apidae) colony health in France.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature sensitivity on growth and/or replication of H1N1, H1N2 and H3N2 influenza A viruses isolated from pigs and birds in mammalian cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Carpentier</w:t>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Gaëlle Kuntz-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
+                <w:t xml:space="preserve">Cyril Barbezange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1603/022.038.0302⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417646v1</w:t>
+                <w:t xml:space="preserve">pasteur-00457734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature sensitivity on growth and/or replication of H1N1, H1N2 and H3N2 influenza A viruses isolated from pigs and birds in mammalian cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Barbezange</w:t>
+                <w:t xml:space="preserve">Influence of pesticide residues on honey bee (Hymenoptera: Apidae) colony health in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deblanc</w:t>
+                <w:t xml:space="preserve">Patrice Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Oger</w:t>
+                <w:t xml:space="preserve">Anne-Claire Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.10.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.514-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/022.038.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457734v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
               </w:r>
@@ -8222,51 +8222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8311,722 +8311,2004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACPVI multibloc. Application en épidémiologie animale</w:t>
+                <w:t xml:space="preserve">Multiblock latent root regression. Application to epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-007-0036-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506070v1</w:t>
+                <w:t xml:space="preserve">hal-04506046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock latent root regression. Application to epidemiological data</w:t>
+                <w:t xml:space="preserve">ACPVI multibloc. Application en épidémiologie animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (4), pp.78-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04506046v1</w:t>
+                <w:t xml:space="preserve">hal-04506070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du traitement thermique réglementaire (70°C, 1 heure) sur les entérocoques et les clostridies lors de la digestion anaérobie mésophile et thermophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial and farm management risk factors in raw milk cheese production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bethune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. 86, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05151336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic and genotypic characterization of antimicrobial resistance in Streptococcus suis strains isolated in France, under a “One Health” approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The One Health challenges to tackle infectious diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of maldi-tof for the identification of Aeromonas salmonicida and Aeromonas bestiarum : two important fish pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Feucherolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vanrobaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Symposium on Aeromonas and Plesiomonas (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wroclaw, Poland. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04168208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03903055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs déclenchants de la colibacillose du poulet de chair : étude épidémiologique dans 80 élevages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunisation passive des poussins par l'administration d'un autovaccin aux poules reproductrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies exemptes d'organismes pathogènes spécifiques &amp;quot;EOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Le Diguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.Inconnu, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05509505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmonella strikes harder in the presence of Campylobacter, fueling chicken colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9035,2980 +10317,2980 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I3S 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INNOZH, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05191637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Components Analysis with Optimal Scaling: A way to integrate sensory analysis, physico-chemical measurements and experimental factors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Performance of infrared spectroscopy to predict serogroup and ability of adhesion of Listeria monocytogenes compared to genomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS) &amp; Polytechnic Institute of Bragança (IPB), Sep 2024, Bragança, Portugal</w:t>
+              <w:t xml:space="preserve">ISOPOL XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039113v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of infrared spectroscopy to predict serogroup and ability of adhesion of Listeria monocytogenes compared to genomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+                <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOL XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04811451v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Honey bee health in a world of pathogens and pesticides: measurement and interpretation of large data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
+              <w:t xml:space="preserve">Bee Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539486v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honey bee health in a world of pathogens and pesticides: measurement and interpretation of large data sets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal Components Analysis with Optimal Scaling: A way to integrate sensory analysis, physico-chemical measurements and experimental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bee Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">AgroStat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS) &amp; Polytechnic Institute of Bragança (IPB), Sep 2024, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04805742v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lantz</w:t>
+                <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME (Correspondence Analysis and Related Methods)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05040102v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">CARME (Correspondence Analysis and Related Methods)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232467v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05040102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between intensity, Just-About-Right and liking variables using PLS-PM approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Multiblock analysis of mixed data with Optimal Scaling. Application in epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Paries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Computational Statistics (COMPSTAT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Italy, Aug 2022, Bologna (ITALY), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469463v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock analysis of mixed data with Optimal Scaling. Application in epidemiology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Computational Statistics (COMPSTAT2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Italy, Aug 2022, Bologna (ITALY), France</w:t>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470179v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
+                <w:t xml:space="preserve">Relationships between intensity, Just-About-Right and liking variables using PLS-PM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
+              <w:t xml:space="preserve">AgroStat 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845650v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right scale data with optimal scaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgroStat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2021, Virtual conference (Covid), France</w:t>
+              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473663v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component-based method for mixed data. Application in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference (Covid), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738985v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738984v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541298v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based method for mixed data. Application in biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right scale data with optimal scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Vigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual conference (Covid), Greece</w:t>
+              <w:t xml:space="preserve">AgroStat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2021, Virtual conference (Covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473628v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier, expliquer et réduire l’usage des antibiotiques en élevage porcin en Europe : bilan du projet MINAPIG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Collineau</w:t>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734654v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrostat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+                <w:t xml:space="preserve">Quantifier, expliquer et réduire l’usage des antibiotiques en élevage porcin en Europe : bilan du projet MINAPIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471608v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Compstat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500605v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compstat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500591v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500643v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507449v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507509v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFE-CMStats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de (K+1) tableaux avec le logiciel ade4. Application en épidémiologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12024,2061 +13306,1022 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Diday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies Exemptes d'Organismes Pathogènes Spécifiques (EOPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and farm management risk factors in raw milk cheese production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chochois</w:t>
+                <w:t xml:space="preserve">SANIMETHA, Réduction du risque sanitaire en méthanisation : Impact de traitements thermiques et électrochimiques sur des bactéries sporulantes et non sporulantes. Rapport final. 59 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Giblaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Vonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">anses-05151336v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genotypic characterization of antimicrobial resistance in Streptococcus suis strains isolated in France, under a “One Health” approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Niqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05286331v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue systématique de la littérature relative aux facteurs de risque de mortalité des moules exploitées en France - Rapport du Conseil scientifique et technique du programme de recherche en santé des coquillages : étude éco-épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...775 lines deleted...]
-                <w:t xml:space="preserve">hal-02815333v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Anses. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ade4: Analysis of Ecological Data: Exploratory and Euclidean Methods in Environmental Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690682v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02087720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of links between blocks of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [stat]. Université Rennes 2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04723882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14088,114 +14331,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et prédiction à partir de données structurées en plusieurs tableaux : Application en épidémiologie animale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université Rennes 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId413"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14263,51 +14506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EFE533E"/>
+    <w:nsid w:val="43A73A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14494,51 +14737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuzet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Vonk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>