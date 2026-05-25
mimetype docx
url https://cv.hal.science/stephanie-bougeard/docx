--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -189,13886 +189,14353 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculation of broilers by Campylobacter and Salmonella : effect on colonization, cecal microbiota, and serum metabolome</w:t>
+                <w:t xml:space="preserve">Machine Learning Prediction of Listeria monocytogenes Serogroups and Biofilm Formation from Infrared Spectra: A Comparative Study with Genomic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+                <w:t xml:space="preserve">Mélanie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Quesne</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (3), </w:t>
+              <w:t xml:space="preserve">Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01102-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol6040054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557902v1</w:t>
+                <w:t xml:space="preserve">anses-05618387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
+                <w:t xml:space="preserve">Co-inoculation of broilers by Campylobacter and Salmonella : effect on colonization, cecal microbiota, and serum metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Allain</w:t>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Salines</w:t>
+                <w:t xml:space="preserve">Ségolène Quesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01102-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05111396v1</w:t>
+                <w:t xml:space="preserve">hal-05557902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical value and most informative threshold of polygenic risk score in the Quebec City Case-Control Asthma Cohort</w:t>
+                <w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pariès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Eslami</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonglin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laviolette</w:t>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-025-03486-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04982026v1</w:t>
+                <w:t xml:space="preserve">anses-05111396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The clinical value and most informative threshold of polygenic risk score in the Quebec City Case-Control Asthma Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Michel Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-025-03486-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289975v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04982026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Analysis of Risk Factors and Management Areas of Calf Mortality in Large-Scale Dairy Herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pan-immune system, mobilome and resistome in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triin Rilanto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanel Kaart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani15192780⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.001521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05354022v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRRS management by European swine veterinarians: a descriptive insight into practices and profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porcine health management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40813-025-00467-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05387651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiblock analysis to identify key areas and risk factors for dairy cow persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multiblock Analysis of Risk Factors and Management Areas of Calf Mortality in Large-Scale Dairy Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Kaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerli Mõtus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106081⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15192780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04416135v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05354022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
+                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Claire de Boisséson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chochois</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.001224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04816878v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence genes, resistome and mobilome of Streptococcus suis strains isolated in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+                <w:t xml:space="preserve">Application of multiblock analysis to identify key areas and risk factors for dairy cow persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerli Mõtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagni-Alice Viidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triin Rilanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarmo Niine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Boisséson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Libante</w:t>
+                <w:t xml:space="preserve">Toomas Orro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.001224⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.106081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528772v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04416135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel indices reveal that pollinator exposure to pesticides varies across biological compartments and crop surroundings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A retrospective multivariate case-control approach to investigate factors influencing the sanitary quality of raw milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisia Chiado Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Caradec</w:t>
+                <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ghestem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Albrecht</w:t>
+                <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172118⟩</w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2024.100617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540908v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04816878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of infectious and parasitic agents among three sentinel bee species across European agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel indices reveal that pollinator exposure to pesticides varies across biological compartments and crop surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Babin</w:t>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Schurr</w:t>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+                <w:t xml:space="preserve">Matthias Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53357-w⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 927, pp.172118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481521v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Distribution of infectious and parasitic agents among three sentinel bee species across European agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Jaillais</w:t>
+                <w:t xml:space="preserve">Patrick Fach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53357-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945817v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic inheritance and its interplay with smoking history in predicting lung cancer diagnosis: a French-Canadian case-control cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking multiblock methods with canonical factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Boumtje</w:t>
+                <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasanga D Manikpurage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhonglin Li</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gaudreault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105234⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.105240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04678882v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polygenic inheritance and its interplay with smoking history in predicting lung cancer diagnosis: a French-Canadian case-control cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Boumtje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+                <w:t xml:space="preserve">Hasanga D Manikpurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonglin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+                <w:t xml:space="preserve">Nathalie Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Victoria Saavedra Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2024.105234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083477v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04678882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pariès</w:t>
+                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2023-0062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (9), pp.e0016423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04661219v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance profiles of Streptococcus suis isolated from pigs, wild boars, and humans in France between 1994 and 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+                <w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bayon-Auboyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Mikael Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.00164-23⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.e46898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/46898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04228454v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04395611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Machine Learning Prediction of Individual SARS-CoV-2 Vaccination and Infection Status to the French Serosurveillance Survey From March 2020 to 2022: Cross-Sectional Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Building composite indices in the age of big data – Application to honey bee exposure to infectious and parasitic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Huneau-Salaun</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Attia</w:t>
+                <w:t xml:space="preserve">Eric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Demeret</w:t>
+                <w:t xml:space="preserve">Christine Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/46898⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.e15244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04395611v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04068240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building composite indices in the age of big data – Application to honey bee exposure to infectious and parasitic agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Babin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e15244⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04068240v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction model for multiblock data with or without intermediate blocks. Estimation by PLS Path Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 243, pp.105016. </w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2023.105016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2023-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04350825v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04661219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monophasic Variant of Salmonella Typhimurium Infection Affects the Serum Metabolome in Swine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effect of administration of narasin or antibiotics on in vivo selection of a narasin- and multidrug-resistant Enterococcus cecorum strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Denis</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11102565⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp. 109757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258691v1</w:t>
+                <w:t xml:space="preserve">hal-04083477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Experimental Infection in Pigs with a Strain of Yersinia enterocolitica Harboring Genetic Markers for Human Pathogenicity: Colonization and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Esnault</w:t>
+                <w:t xml:space="preserve">Monophasic Variant of Salmonella Typhimurium Infection Affects the Serum Metabolome in Swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Rouaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Bailly</w:t>
+                <w:t xml:space="preserve">Annaëlle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00157-23⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11102565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04228409v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Experimental Infection in Pigs with a Strain of Yersinia enterocolitica Harboring Genetic Markers for Human Pathogenicity: Colonization and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+                <w:t xml:space="preserve">Catherine Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+                <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (7), pp.e0015723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00157-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03966233v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04228409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterwise elastic-net regression based on a combined information criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.75-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11634-021-00489-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High antigenic diversity of serotype 1 infectious bursal disease virus revealed by antigenic cartography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annonciade Molinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Grasland</w:t>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 323, pp.198999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272844v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03966233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of passive immunization in broiler chicks via an inactivated Escherichia coli autogenous vaccine administered to broiler breeder hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Infectious bursal disease virus: predicting viral pathotype using machine learning models focused on early changes in total blood cell counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonciade Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Amelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Lucas</w:t>
+                <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03079457.2022.2084362⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01222-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700012v1</w:t>
+                <w:t xml:space="preserve">hal-04272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian metapneumovirus: A five-plex digital droplet RT-PCR method for identification of subgroups A, B, C, and D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eterradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1058294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2022.1058294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03965626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colisée - Maîtrise de la colibacillose du poulet : quelles pistes d’action ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Efficacy of passive immunization in broiler chicks via an inactivated Escherichia coli autogenous vaccine administered to broiler breeder hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Balaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art07⟩</w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (5), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2022.2084362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727784v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right data with optimal scaling approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colisée - Maîtrise de la colibacillose du poulet : quelles pistes d’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104681⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03967913v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and validation of a new set of PCR markers predictive of avian pathogenic Escherichia coli virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+                <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.871549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768115v1</w:t>
+                <w:t xml:space="preserve">anses-03798831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood B Cell Depletion Reflects Immunosuppression Induced by Live-Attenuated Infectious Bursal Disease Vaccines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right data with optimal scaling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.871549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03798831v1</w:t>
+                <w:t xml:space="preserve">anses-03967913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality of marine mussels Mytilus edulis and M. galloprovincialis : systematic literature review of risk factors and recommendations for future research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+                <w:t xml:space="preserve">Description and validation of a new set of PCR markers predictive of avian pathogenic Escherichia coli virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenhael Allain</w:t>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12484⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2022.109530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411037v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Escherichia coli strains isolated from day-old broiler chicks, their environment and colibacillosis lesions in 80 flocks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 252, pp.108923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Escherichia coli probiotic strains ED1a and Nissle 1917 on the excretion and gut carriage of extended-spectrum beta-lactamase-producing E. coli in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortality of marine mussels Mytilus edulis and M. galloprovincialis : systematic literature review of risk factors and recommendations for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
+                <w:t xml:space="preserve">Jean Louis Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Gwenhael Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2021.100217⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.504-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04423941v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Escherichia coli probiotic strains ED1a and Nissle 1917 on the excretion and gut carriage of extended-spectrum beta-lactamase-producing E. coli in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2021.100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03462283v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04423941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Rubber Floor Mats Prevent Lameness in Gestating Sows Housed in Large Groups? A Field Experiment on Three Commercial Farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Balaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
+                <w:t xml:space="preserve">Florent Eono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Flageul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Contrant</w:t>
+                <w:t xml:space="preserve">Éric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11113160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455514v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03462283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Genome Evolution of Two Genetically Homogeneous Infectious Bursal Disease Virus Strains During Passages in vitro and ex vivo in the Presence of a Mutagenic Nucleoside Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Cubas-Gaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Chesnoiu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.678563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.678563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03455221v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Hurel</w:t>
+                <w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914869v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DUGMO: tool for the detection of unknown genetically modified organisms with high-throughput sequencing data for pure bacterial samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bougeard</w:t>
+                <w:t xml:space="preserve">Mauro Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03611-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308942v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Multi-block PLS discriminant analysis for the joint analysis of metabolomic and epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1598-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919886v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Régression multibloc sur classes latentes. Application à l’usage d’antibiotiques en élevages de lapins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette Backhans</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.43-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621581v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.852-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470765v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of multiblock modelling to identify key drivers for antimicrobial use in pig production in four European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Backhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beck</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (08), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268818000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471601v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction for regularized clusterwise multiblock regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clusterwise analysis for multiblock component methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asmb.2335⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.285-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-017-0296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470028v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Verron</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962769v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Multiblock Analysis in R with the ade4 Package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v086.i01⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325703v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pan-European epidemiological study reveals honey bee colony survival depends on beekeeper education and disease control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Laurent</w:t>
+                <w:t xml:space="preserve">Supervised Multiblock Analysis in R with the ade4 Package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ribière-Chabert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v086.i01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03793136v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campylobacter coli in Organic and Conventional Pig Production in France and Sweden: Prevalence and Antimicrobial Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pan-European epidemiological study reveals honey bee colony survival depends on beekeeper education and disease control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+                <w:t xml:space="preserve">Magali Ribière-Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mathilde Saussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00955⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258469v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03793136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing the structure of the CAST (Cannabis Abuse Screening Test) in 13 European countries using multigroup analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Legleye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mpr.1552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03793139v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Campylobacter coli in Organic and Conventional Pig Production in France and Sweden: Prevalence and Antimicrobial Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Nagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532482v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of colistin sulfate treatment of broilers on the presence of resistant bacteria and resistance genes in stored or composted manure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Jouy</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.348-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02488665v1</w:t>
+                <w:t xml:space="preserve">anses-03793139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for multi-group PLS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Risk indicators affecting honeybee colony survival in Europe: one year of surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.2593⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.348-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-016-0440-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634546v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock modeling for complex preference study. Application to European preferences for smoked salmon</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of colistin sulfate treatment of broilers on the presence of resistant bacteria and resistance genes in stored or composted manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of multiblock and multigroup data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bougeard</w:t>
+                <w:t xml:space="preserve">Multiblock modeling for complex preference study. Application to European preferences for smoked salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.01.016⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (Part A), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013509v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses factorielles de données structurées en groupes d'individus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Algorithms for multi-group PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.192-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014378v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General overview of methods of analysis of multi-group datasets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of multiblock and multigroup data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2014.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014438v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">General overview of methods of analysis of multi-group datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advances in Theory and Applications of High Dimensional and Symbolic Data Analysis, RNTI-E-25, pp.108-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017104v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campylobacter from sows in farrow-to-finish pig farms: Risk indicators and genetic diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyses factorielles de données structurées en groupes d'individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2011.07.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04258588v1</w:t>
+                <w:t xml:space="preserve">hal-05014378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock redundancy analysis from a user's perspective. Application in veterinary epidemiology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiblock redundancy analysis: interpretation tools and application in epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i20705948v4n2p203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (9), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017030v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication efficiency of rolling-circle replicon-based plasmids derived from porcine circovirus 2 in eukaryotic cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiblock redundancy analysis from a user's perspective. Application in veterinary epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Jestin</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.12.013⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v4n2p203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493407v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Listeria monocytogenes in raw and pasteurized liquid whole eggs and characterization by PFGE.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Campylobacter from sows in farrow-to-finish pig farms: Risk indicators and genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Henrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Chidaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Tircot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.01.013⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (1-2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473747v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature sensitivity on growth and/or replication of H1N1, H1N2 and H3N2 influenza A viruses isolated from pigs and birds in mammalian cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replication efficiency of rolling-circle replicon-based plasmids derived from porcine circovirus 2 in eukaryotic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faurez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457734v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pesticide residues on honey bee (Hymenoptera: Apidae) colony health in France.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detection of Listeria monocytogenes in raw and pasteurized liquid whole eggs and characterization by PFGE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1603/022.038.0302⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417646v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Temperature sensitivity on growth and/or replication of H1N1, H1N2 and H3N2 influenza A viruses isolated from pigs and birds in mammalian cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Kuntz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barbezange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms10010001⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985348v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock latent root regression. Application to epidemiological data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of pesticide residues on honey bee (Hymenoptera: Apidae) colony health in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00180-007-0036-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.514-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/022.038.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04506046v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Wache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms10010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock latent root regression. Application to epidemiological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-007-0036-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACPVI multibloc. Application en épidémiologie animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Qannari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (4), pp.78-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05509505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th conference of Data Science, Statistics, and Visualisation (DSSV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kruger National Park, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock Analysis of Distributional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pedro Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolic Data Analysis Workshop 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Varaždin, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence and diversity of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on type IV secretion system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR1128 DynAMic; PROPULS', Feb 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmonella strikes harder in the presence of Campylobacter, fueling chicken colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larivière-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bonifait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I3S 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INNOZH, Jun 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05191637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of infrared spectroscopy to predict serogroup and ability of adhesion of Listeria monocytogenes compared to genomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISOPOL XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Gilmour, Sep 2024, Norwich, UK, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04811451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unified framework and comparison of multiblock methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaillais Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimiométrie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Feb 2024, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honey bee health in a world of pathogens and pesticides: measurement and interpretation of large data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Huyen Ton Nu Nguyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bee Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal Components Analysis with Optimal Scaling: A way to integrate sensory analysis, physico-chemical measurements and experimental factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS) &amp; Polytechnic Institute of Bragança (IPB), Sep 2024, Bragança, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBPCA-OS: an exploratory multiblock method for variables of different measurement levels. Application to study the immune response to SARS-CoV-2 infection and vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARME (Correspondence Analysis and Related Methods)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05040102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile genetic elements that carry macrolide-lincosamide and tetracycline resistance genes in Streptococcus suis strains isolated in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Libante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock prediction model through Partial Least Squares Path Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society (ASMDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virtual Conference, Feb 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiblock analysis of mixed data with Optimal Scaling. Application in epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Computational Statistics (COMPSTAT2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Italy, Aug 2022, Bologna (ITALY), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Salmonella in Powdered Infant Formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kooh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between intensity, Just-About-Right and liking variables using PLS-PM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined-information criterion for clusterwise elastic-net regression. Application to omic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Channel Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Component-based method for mixed data. Application in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference (Covid), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparition et sélection de variants d'un avibirnavirus soumis à diverses pressions de sélection lors de culture ex vivo basée sur des lymphocytes B aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Contrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, société française de virologie, Apr 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigenic cartography sheds new light on infectious bursal disease virus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana L Cubas-Gaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian infectious diseases 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British microbiology society, Sep 2021, Pirbright, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate analysis of Just-About-Right scale data with optimal scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgroStat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2021, Virtual conference (Covid), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis: application to metabolomic data in systems epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Chimiométrie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new tool for multi-block PLS discriminant analysis of metabolomic data: application to systems epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current multiblock methods: competition or complementarity? A comparative study in a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrostat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifier, expliquer et réduire l’usage des antibiotiques en élevage porcin en Europe : bilan du projet MINAPIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Collineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise Sparse PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLS'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Macao, Macau SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularized clusterwise multiblock regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compstat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Sparse Methods for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2DM International Workshop on High Dimensional Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction en régression clusterwise PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48 èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARME 2015: Correspondence Analysis and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes « clusterwise » : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII èmes rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clusterwise multiblock PLS regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Niang-Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFE-CMStats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de (K+1) tableaux avec le logiciel ade4. Application en épidémiologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes des lésions pulmonaires chez le porc : una analyse symbolique sur des concepts issus de l'approche classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Diday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACPVI multibloc qualitative. Application en épidémiologie vétérinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Qannari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies Exemptes d'Organismes Pathogènes Spécifiques (EOPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement thermique réglementaire (70°C, 1 heure) sur les entérocoques et les clostridies lors de la digestion anaérobie mésophile et thermophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and farm management risk factors in raw milk cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisia Chiadò Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. 86, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05151336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of antimicrobial resistance in Streptococcus suis strains isolated in France, under a “One Health” approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Boisséson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The One Health challenges to tackle infectious diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors contributing to the prevalence of Integrative and Conjugative or Mobilizable Elements carrying antimicrobial resistance genes in Streptococcus suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dechêne-Tempier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Libante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Streptococcus suis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of maldi-tof for the identification of Aeromonas salmonicida and Aeromonas bestiarum : two important fish pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Feucherolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vanrobaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Aeromonas and Plesiomonas (ISAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Wroclaw, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Salmonella and Cronobacter spp. in powdered infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kooh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athene, Greece. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03903055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs déclenchants de la colibacillose du poulet de chair : étude épidémiologique dans 80 élevages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation passive des poussins par l'administration d'un autovaccin aux poules reproductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of unknown genetically modified organisms (GMO) by statistical analysis of high throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l'immunité passive chez des porcelets issus de truies exemptes d'organismes pathogènes spécifiques &amp;quot;EOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cossalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815333v1</w:t>
-              </w:r>
-[...3858 lines deleted...]
-                <w:t xml:space="preserve">hal-02756742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANIMETHA, Réduction du risque sanitaire en méthanisation : Impact de traitements thermiques et électrochimiques sur des bactéries sporulantes et non sporulantes. Rapport final. 59 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Giblaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Vonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation de vaccination des canards mulards en élevage contre un virus influenza aviaire hautement pathogène A(H5N1) clade 2.3.4.4b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses; ENVT. 2023, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue systématique de la littérature relative aux facteurs de risque de mortalité des moules exploitées en France - Rapport du Conseil scientifique et technique du programme de recherche en santé des coquillages : étude éco-épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Anses. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14078,156 +14545,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ade4: Analysis of Ecological Data: Exploratory and Euclidean Methods in Environmental Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14237,91 +14704,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of links between blocks of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [stat]. Université Rennes 2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04723882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14331,114 +14798,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et prédiction à partir de données structurées en plusieurs tableaux : Application en épidémiologie animale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université Rennes 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00267595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14506,51 +14973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43A73A4B"/>
+    <w:nsid w:val="F59582B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14737,51 +15204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuzet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Vonk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bougeard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4729-5355" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120587297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213240957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358822739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05618387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol6040054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Payen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larivi&#232;re-Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Quesne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01102-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04982026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pari&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Eslami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonglin Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laviolette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-025-03486-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dech&#234;ne-Tempier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001521" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00467-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05354022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagni-Alice Viidu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triin Rilanto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Kaart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerli M&#245;tus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15192780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarmo Niine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toomas Orro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04816878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiado Rana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bethune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2024.100617" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Caradec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Babin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huyen Ton Nu Nguyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53357-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04678882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boumtje" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasanga D Manikpurage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudreault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Saavedra Armero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2024.105234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bayon-Auboyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00164-23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04395611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Salaun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Attia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/46898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04068240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Druesne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e15244" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Dolce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cariou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.105016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04661219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lantz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2023-0062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mourand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109757" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Kerouanton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102565" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04228409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Esnault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdayer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00157-23" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-021-00489-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03966233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana L Cubas-Gaona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198999" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annonciade Molinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01222-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03965626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal All&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1058294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700012v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2022.2084362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727784v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Balaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art07" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.871549" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03967913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104681" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2022.109530" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108923" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Allain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12484" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04423941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grippon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2021.100217" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03462283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Eveno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113160" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cubas-Gaona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flageul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.678563" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hurel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Schbath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Petrillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03611-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308942v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougeard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1598-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02919886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2335" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Backhans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Dewulf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268818000742" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-017-0296-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang Keita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2018.09.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v086.i01" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re-Chabert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saussac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172591" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legleye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1552" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Nagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00955" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793139v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-016-0440-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;austic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.11.012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BQJML1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499517v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2013.06.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634546v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Qannari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2593" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS5QFST3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05013509v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eslami" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Qannari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2014.01.016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014378v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1392" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p203" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Henrique" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Chidaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tircot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHWMVZ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00493407v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faurez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dory" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.12.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Rivoal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.01.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNSPLR46-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kuntz-Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barbezange" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Oger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.10.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2W87C5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417646v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Martel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cougoule" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/022.038.0302" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0036-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T58QL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04506070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Brito" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pedro Duarte Silva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153737v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05191637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bonifait" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04811451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05619761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peltier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaillais Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boulet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805742v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05039113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05040102v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232467v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05622941v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cariou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05470179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845650v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05469463v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paries" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03541298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473628v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738985v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738984v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05473663v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gaudreau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154660v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471608v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065531v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734654v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02475001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Niang-Keita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500643v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02500605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507509v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717559v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494799v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Diday" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386614v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756742v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cossalter" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585511v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Saad" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05151336v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Chiad&#242; Rana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286331v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232466v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168208v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Feucherolles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vanrobaeys" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03903055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775530v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galliot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082645v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734732v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roland" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815333v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cariolet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Diguerher" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougeard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuzet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Vonk" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158032v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Niqueux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690682v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jombart" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95f239f062befdbdcdafff9f7481b8c21fdeff6c" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04723882v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00267595v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>