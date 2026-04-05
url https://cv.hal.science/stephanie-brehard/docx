--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -72,2912 +72,3046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t>
+                <w:t xml:space="preserve">New insights into the domestication process of south American camelids at Telarmachay (Peru) from 9,000 to 4,500 years before present (BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Manon Le Neün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Harbers</w:t>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Neaux</w:t>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garbé</w:t>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t>
+              <w:t xml:space="preserve">, 2026, 376, pp.109819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096957v1</w:t>
+                <w:t xml:space="preserve">hal-05547961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and dietary adaptations to different socio-economic systems in Chalcolithic dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157, pp.105820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4500 years of morphological diversification in Western Europe wild boars (Sus scrofa) and the consequences of the Neolithic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Harbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.108100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358708v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198672v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Tornero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69576-w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026881v1</w:t>
+                <w:t xml:space="preserve">hal-03198672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69576-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910715v1</w:t>
+                <w:t xml:space="preserve">hal-03026881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep exploitation and husbandry in first farming societies: from production to consumption in Central Pyrenees in the Early Neolithic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00907-3⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2018.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361546v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogs accompanied humans during the Neolithic expansion into Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+                <w:t xml:space="preserve">Sheep exploitation and husbandry in first farming societies: from production to consumption in Central Pyrenees in the Early Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+                <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent a F Frantz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilar Utrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Saña Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0286⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.5813-5829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00907-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903172v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of dual meat and milk cattle husbandry in Linearbandkeramik societies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dogs accompanied humans during the Neolithic expansion into Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent a F Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivana Vostrovská</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.20180286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02186130v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistically robust representation and comparison of mortality profiles in archaeozoology</w:t>
+                <w:t xml:space="preserve">The evolution of dual meat and milk cattle husbandry in Linearbandkeramik societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gerbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Émilie Guthmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Vostrovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360344v1</w:t>
+                <w:t xml:space="preserve">halshs-02186130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistically robust representation and comparison of mortality profiles in archaeozoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria E. Mullin</w:t>
+                <w:t xml:space="preserve">Pascale Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326370v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent A. F. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Victoria E. Mullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragomir Popovici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radian Andreescu</w:t>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6290), pp.1228--1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361597v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Supply Strategies in the Romanian Eneolithic: Sheep/Goat Husbandry and Fishing Activities from Hârşova Tell and Borduşani-Popină (5th Millennium BC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Radu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Martin</w:t>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hanot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dragomir Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radian Andreescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1461957113Y.0000000051⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 370 (1660), pp.20130616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360354v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Food Supply Strategies in the Romanian Eneolithic: Sheep/Goat Husbandry and Fishing Activities from Hârşova Tell and Borduşani-Popină (5th Millennium BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bendrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t>
+              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.407-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1461957113Y.0000000051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354330v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophisticated cattle dairy husbandry at Borduşani-Popină (Romania, fifth millennium BC): the evidence from complementary analysis of mortality profiles and stable isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bendrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00438243.2013.820652⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361345v1</w:t>
+                <w:t xml:space="preserve">hal-01354330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's behind the tell phenomenon? An archaeozoological approach of Eneolithic sites in Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sophisticated cattle dairy husbandry at Borduşani-Popină (Romania, fifth millennium BC): the evidence from complementary analysis of mortality profiles and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălășescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (3), pp.447-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00438243.2013.820652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361401v1</w:t>
+                <w:t xml:space="preserve">hal-02361345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new insights into the subsistence and early farming from neolithic settlements in Central Europe: the archaeozoological evidence from the Czech Republic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">What's behind the tell phenomenon? An archaeozoological approach of Eneolithic sites in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.3167-3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361637v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe chasséen vu par l’archéozoologie : révision de la dichotomie Nord-Sud et confirmation de la partition fonctionnelle au sein des sites méridionaux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The new insights into the subsistence and early farming from neolithic settlements in Central Europe: the archaeozoological evidence from the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radka Šumberová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeofauna, International Journal of archaeozoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.71-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361718v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shepherds, cowherds and site function on middle Neolithic sites of the Rhône valley: An archaeozoological approach to the organization of territories and societies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le complexe chasséen vu par l’archéozoologie : révision de la dichotomie Nord-Sud et confirmation de la partition fonctionnelle au sein des sites méridionaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (1), pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2011.13994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2010.02.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02361736v1</w:t>
+                <w:t xml:space="preserve">hal-02361718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shepherds, cowherds and site function on middle Neolithic sites of the Rhône valley: An archaeozoological approach to the organization of territories and societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beeching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploitation des animaux domestiques et structuration de l’espace montagnard à l’Âge du Bronze : Llo (Cerdagne, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (1), pp.217-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,2885 +3121,2872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of very early contacts between Mesolithic and Neolithic groups in the hinterland of southern France at Roquemissou (Aveyron, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENE 2025 – 2nd Conference on the Emergence of the Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential trajectories of the annual reproductive cycle in sheep and cattle from Neolithic to modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pignaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autumn lambing in the Mediterranean: the ancient history of a sustainable practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pignaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Garbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
+                <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenka Kovacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537589v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lenka Kovacikova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447053v1</w:t>
+                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Neün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537510v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colline Brassard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812123v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447094v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité des naissances des moutons d’Europe : l’héritage biologique et culturel du Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling modes of livestock management in the central Pyrénées during the early Neolithic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentación y reproducción en los primeros rebaños de ovejas en el Pirineo central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congreso Internacional sobre el Neolítico en la Península Ibérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03057618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radian Andreescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep and goats during the Neo-Eneolithic of south-eastern Romania: exploitation strategies, herding scale and seasonality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentina Voinea</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362968v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Sheep and goats during the Neo-Eneolithic of south-eastern Romania: exploitation strategies, herding scale and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362172v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radian Andreescu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roffet-Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363073v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Boroneanţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of lambing in past sheep: a zooarchaeological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Symposium “Neuroendocrine mechanisms and sustainable control of seasonality in sheep and goats”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985365v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t>
               </w:r>
@@ -5877,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,90 +6093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohaseb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
@@ -6078,991 +6199,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410206v1</w:t>
+                <w:t xml:space="preserve">hal-03985365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity in the exploitation of wild and domestic caprines in the early Neolithic period in the Ebro valley: repercussions of the initial livestock in the populations of Capra pyrenaica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of caprine herd growth and product yields using archaeological age-at-death profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rudinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th meeting of the ICAZ Archaeozoology, Genetics and Morphometrics Working Group (AGM), Liverpool (13-15 October 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yeomans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen au Néolithique final dans le Midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la table ronde internationale d'Aix-en-Provence, Juillet 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Aix-en-Provence, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7072,654 +7206,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pignaut Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA 2021, The 9th International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensalism and domesticity in canids from the old world from the Late-Glacial to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Relations Hommes/Canidés de la Préhistoire aux périodes modernes, Bordeaux (1er-3 octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Early farmers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7729,2494 +7863,2494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune consommée. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.412-421, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04967593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et mobilité des bovins du site des Moulins à Saint Paul-Trois-Châteaux : première approche par l’analyse des isotopes du strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.405-411, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04967591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune consommée. Exploitation de la faune mammalienne et contribution archéozoologique à la caractérisation fonctionnelle du site chasséen des Moulins à Saint Paul-Trois-Châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-404, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04967589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Ard Vincent. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.377-397, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03869945v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Soler</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Papon-Taraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887672v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926903v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.377-397, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03869945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Papon-Taraud</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03903571v1</w:t>
+                <w:t xml:space="preserve">hal-03887672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depuis quand les chiens mangent-ils du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigne Jean-Denis; David Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte/Muséum national d’histoire naturelle, pp.264-265, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03869984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes de faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.477, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03903613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication des plantes et des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Denis Vigne; Bruno David; Frédérique Chlous-Ducharme; Gaël Clément; Guillaume Lecointre; Jian-Sheng Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte; Muséum national d’histoire naturelle, pp.40-47, 2022, 9782348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03869995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation des occupations du Néolithique ancien et moyen du site du Taï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manen C. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.315-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03910909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers agriculteurs-éleveurs et le pastoralisme en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nouvel éclairage sur les systèmes d'élevage ovins du Chasséen : reproduction, alimentation et productions animales à Auriac, Carcassonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Edouard de Laubry. </w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoud Elise; Balasse Marie; Desclaux Emmanuel; Théry-Parisot Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Mezzé. Catalogue de l’exposition présentée au Mucem à Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mucem / Actes Sud, pp.180-183, 2021</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire. Nouveaux marqueurs et approches intégrées. 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur (Nice, 12-15 octobre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions APDCA, pp.101-112, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903745v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel éclairage sur les systèmes d'élevage ovins du Chasséen : reproduction, alimentation et productions animales à Auriac, Carcassonne (Aude, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les premiers agriculteurs-éleveurs et le pastoralisme en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Nicoud Elise; Balasse Marie; Desclaux Emmanuel; Théry-Parisot Isabelle. </w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edouard de Laubry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire. Nouveaux marqueurs et approches intégrées. 41es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur (Nice, 12-15 octobre 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions APDCA, pp.101-112, 2021, 2-904110-64-X</w:t>
+              <w:t xml:space="preserve">Le Grand Mezzé. Catalogue de l’exposition présentée au Mucem à Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mucem / Actes Sud, pp.180-183, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476461v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers paysans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quellier Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’alimentation. De la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.39-60, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03217320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et connectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattle and sheep herding at Cheia, Romania, at the turn of the 5th millennium BC: a view from stable isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Oxford University Press, pp.115-142, 2014, Proceedings of the British Academy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent modeling of the trajectory of the LBK Neolithic: a study in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubouloz J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger J.-F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Oxford University Press, pp.53-70, 2014, Proceedings of the British Academy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enceinte à fossés interrompus de la culture Matignons sur le haut cours de la Charente : Bellevue à Chenommet (Charente). Objectifs, stratégie et premiers résultats des campagnes 2008 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleit Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrin T., Sénépart I., Cauliez J., Thirault E., Bonnardin S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique et rythmes évolutifs des sociétés de la préhistoire récente. Actes des 9e Rencontres méridionales de Préhistoire récente (Saint-Georges-de-Didonne / Royan, 8-9 octobre 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.117-134, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen 2 au Néolithique final dans le midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lemercier Ollivier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Millénaire. La transition du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines. Actes de la table ronde Quatrième millénaire, du Néolithique moyen au Néolithique final dans le sud-est de la France (Aix-en-Provence, 2005).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Publications de l'UMR 5140 / ADAL, pp.261-284, 2010, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10226,947 +10360,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou 2025. Rapport de fouille programmée annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2026, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou 2023. Rapport de fouille programmée triennale 2020-­2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2024, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la faune des campagnes de fouilles 2019, 2020 et 2021 à Roquemissou, in Perrin T. (dir.) Fouille archéologique de Roquemissou à Montrozier (Aveyron). Second rapport intermédiaire (2022) d’opération programmée triennale 2021-2023, p. 91-98.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction régionale des affaires culturelles d'Occitanie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03948988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01950468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition âge du bronze - âge du fer en Cerdagne. Programme collectif de recherche, rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11313,51 +11447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>