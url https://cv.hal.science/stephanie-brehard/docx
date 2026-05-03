--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -508,256 +508,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
+                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784704v1</w:t>
+                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi ressemblaient les chiens à la préhistoire ?</w:t>
+                <w:t xml:space="preserve">Unexpected morphological diversity in ancient dogs compared to modern relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03870030v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
               </w:r>
@@ -782,51 +782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -871,295 +871,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Bréhard</w:t>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377867v1</w:t>
+                <w:t xml:space="preserve">hal-03198672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198672v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,77 +1305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (2), pp.531-571. </w:t>
@@ -1426,51 +1426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep exploitation and husbandry in first farming societies: from production to consumption in Central Pyrenees in the Early Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent a F Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1690,64 +1690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of dual meat and milk cattle husbandry in Linearbandkeramik societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind E Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guthmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1824,90 +1824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistically robust representation and comparison of mortality profiles in archaeozoology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.24-32. </w:t>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Supply Strategies in the Romanian Eneolithic: Sheep/Goat Husbandry and Fishing Activities from Hârşova Tell and Borduşani-Popină (5th Millennium BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bendrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,64 +2481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophisticated cattle dairy husbandry at Borduşani-Popină (Romania, fifth millennium BC): the evidence from complementary analysis of mortality profiles and stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălășescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's behind the tell phenomenon? An archaeozoological approach of Eneolithic sites in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2706,64 +2706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new insights into the subsistence and early farming from neolithic settlements in Central Europe: the archaeozoological evidence from the Czech Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radka Šumberová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,51 +2827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe chasséen vu par l’archéozoologie : révision de la dichotomie Nord-Sud et confirmation de la partition fonctionnelle au sein des sites méridionaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (1), pp.73-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,51 +2905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shepherds, cowherds and site function on middle Neolithic sites of the Rhône valley: An archaeozoological approach to the organization of territories and societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beeching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3021,51 +3021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des animaux domestiques et structuration de l’espace montagnard à l’Âge du Bronze : Llo (Cerdagne, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3504,898 +3504,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Boroneant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Lenka Kovacikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03537510v1</w:t>
+                <w:t xml:space="preserve">hal-03447053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European prehistoric cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kovacikova</w:t>
+                <w:t xml:space="preserve">Adina Boroneant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2021 Widening horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Viosioconférence), Germany</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447053v1</w:t>
+                <w:t xml:space="preserve">mnhn-03537510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colline Brassard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
+                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t>
+              <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812123v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447094v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">New insights in early domestication process of South American Camelids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Le Neün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lin</w:t>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">IV Reunión Académica del NZWG-ICAZ En homenaje a Luz Segura, Zooarqueología, sociedades tradicionales, biodiversidad y cambios climáticos: integrando perspectivas entre pasado y future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Recife (Online), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colline Brassard</w:t>
+                <w:t xml:space="preserve">Sheep birth seasonality in past herds. The biological and cultural heritage from Neolithic Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Callou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03537589v1</w:t>
+                <w:t xml:space="preserve">hal-03447094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité des naissances des moutons d’Europe : l’héritage biologique et culturel du Néolithique</w:t>
               </w:r>
@@ -4407,77 +4407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41emes Rencontres Internationales d’Archéologie et d’Histoire - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
@@ -4545,51 +4545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep and goats during the Neo-Eneolithic of south-eastern Romania: exploitation strategies, herding scale and seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,90 +5144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -5250,704 +5250,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
+                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roffet-Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Fleming</w:t>
+                <w:t xml:space="preserve">Seasonality of lambing in past sheep: a zooarchaeological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">INRA Symposium “Neuroendocrine mechanisms and sustainable control of seasonality in sheep and goats”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
+                <w:t xml:space="preserve">mnhn-02363083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of lambing in past sheep: a zooarchaeological perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Symposium “Neuroendocrine mechanisms and sustainable control of seasonality in sheep and goats”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363083v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5998,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6074,260 +6074,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363604v1</w:t>
+                <w:t xml:space="preserve">hal-03985365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985365v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity in the exploitation of wild and domestic caprines in the early Neolithic period in the Ebro valley: repercussions of the initial livestock in the populations of Capra pyrenaica</w:t>
               </w:r>
@@ -6339,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Utrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rudinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yeomans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
@@ -6813,51 +6813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen au Néolithique final dans le Midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -7483,64 +7483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,64 +7608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensalism and domesticity in canids from the old world from the Late-Glacial to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,51 +7720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune consommée. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7963,51 +7963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et mobilité des bovins du site des Moulins à Saint Paul-Trois-Châteaux : première approche par l’analyse des isotopes du strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8062,51 +8062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune consommée. Exploitation de la faune mammalienne et contribution archéozoologique à la caractérisation fonctionnelle du site chasséen des Moulins à Saint Paul-Trois-Châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8142,307 +8142,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04967589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Papon-Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+                <w:t xml:space="preserve">hal-03903571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903571v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
               </w:r>
@@ -8454,51 +8454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8570,64 +8570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Frémondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8669,64 +8669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,95 +8820,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8923,51 +8923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depuis quand les chiens mangent-ils du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigne Jean-Denis; David Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte/Muséum national d’histoire naturelle, pp.264-265, 2022</w:t>
@@ -8996,51 +8996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes de faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.477, 2022, 9782358420297</w:t>
@@ -9069,64 +9069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9152,51 +9152,51 @@
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9224,51 +9224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication des plantes et des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Denis Vigne; Bruno David; Frédérique Chlous-Ducharme; Gaël Clément; Guillaume Lecointre; Jian-Sheng Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte; Muséum national d’histoire naturelle, pp.40-47, 2022, 9782348075650</w:t>
@@ -9297,51 +9297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation des occupations du Néolithique ancien et moyen du site du Taï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9383,64 +9383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel éclairage sur les systèmes d'élevage ovins du Chasséen : reproduction, alimentation et productions animales à Auriac, Carcassonne (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9512,51 +9512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers agriculteurs-éleveurs et le pastoralisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9611,51 +9611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers paysans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quellier Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’alimentation. De la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.39-60, 2021</w:t>
@@ -9736,51 +9736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,77 +10084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enceinte à fossés interrompus de la culture Matignons sur le haut cours de la Charente : Bellevue à Chenommet (Charente). Objectifs, stratégie et premiers résultats des campagnes 2008 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleit Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10226,51 +10226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen 2 au Néolithique final dans le midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10334,51 +10334,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10413,51 +10413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10505,51 +10505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou 2023. Rapport de fouille programmée triennale 2020-­2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,51 +10610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la faune des campagnes de fouilles 2019, 2020 et 2021 à Roquemissou, in Perrin T. (dir.) Fouille archéologique de Roquemissou à Montrozier (Aveyron). Second rapport intermédiaire (2022) d’opération programmée triennale 2021-2023, p. 91-98.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction régionale des affaires culturelles d'Occitanie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10685,51 +10685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,519 +10788,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016082v1</w:t>
+                <w:t xml:space="preserve">hal-02016071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02016071v1</w:t>
+                <w:t xml:space="preserve">halshs-01950468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t>
+                <w:t xml:space="preserve">La transition âge du bronze - âge du fer en Cerdagne. Programme collectif de recherche, rapport 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11447,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>