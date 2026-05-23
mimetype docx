--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -737,429 +737,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Ivana Živaljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358708v1</w:t>
+                <w:t xml:space="preserve">hal-03198672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal calving in European Prehistoric cattle and its impacts on milk availability and cheese-making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Živaljević</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Berthon</w:t>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kovačiková</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87674-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198672v1</w:t>
+                <w:t xml:space="preserve">hal-03377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Farming Economy in the Western Mediterranean : A short Reply to Ammerman (2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Bréhard</w:t>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (3), pp.751 - 757. </w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/rdc.2021.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377867v1</w:t>
+                <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early evidence of sheep lambing de-seasoning in the Western Mediterranean in the sixth millennium BCE</w:t>
               </w:r>
@@ -1279,90 +1279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic transition in the western Mediterranean: a complex and non-linear diffusion process—The radiocarbon record revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of dual meat and milk cattle husbandry in Linearbandkeramik societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind E Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,295 +1805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistically robust representation and comparison of mortality profiles in archaeozoology</w:t>
+                <w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gerbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalind Gillis</w:t>
+                <w:t xml:space="preserve">Laurent A. F. Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Victoria E. Mullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6290), pp.1228--1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360344v1</w:t>
+                <w:t xml:space="preserve">hal-01326370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistically robust representation and comparison of mortality profiles in archaeozoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+                <w:t xml:space="preserve">Pascale Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 352 (6290), pp.1228--1231. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326370v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the complexity of domestication: a case study using morphometrics and ancient DNA analyses of archaeological pigs from Romania</w:t>
               </w:r>
@@ -2207,325 +2207,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Supply Strategies in the Romanian Eneolithic: Sheep/Goat Husbandry and Fishing Activities from Hârşova Tell and Borduşani-Popină (5th Millennium BC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bendrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1461957113Y.0000000051⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360354v1</w:t>
+                <w:t xml:space="preserve">hal-01354330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting and modelling the woodland farming system of the early Neolithic Linear Pottery Culture (LBK), 5600–4900 B.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Food Supply Strategies in the Romanian Eneolithic: Sheep/Goat Husbandry and Fishing Activities from Hârşova Tell and Borduşani-Popină (5th Millennium BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Bendrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (Supplement 1), pp.37-50. </w:t>
+              <w:t xml:space="preserve">European Journal of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.407-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-014-0436-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1461957113Y.0000000051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354330v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophisticated cattle dairy husbandry at Borduşani-Popină (Romania, fifth millennium BC): the evidence from complementary analysis of mortality profiles and stable isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new insights into the subsistence and early farming from neolithic settlements in Central Europe: the archaeozoological evidence from the Czech Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovačiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of very early contacts between Mesolithic and Neolithic groups in the hinterland of southern France at Roquemissou (Aveyron, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,64 +3536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind E Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Živaljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Kovacikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4750,1959 +4750,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03057618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonality of lambing in past sheep: a zooarchaeological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radian Andreescu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">INRA Symposium “Neuroendocrine mechanisms and sustainable control of seasonality in sheep and goats”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363073v1</w:t>
+                <w:t xml:space="preserve">mnhn-02363083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
+                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep and goats during the Neo-Eneolithic of south-eastern Romania: exploitation strategies, herding scale and seasonality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Approches combinées pour appréhender l’évolution du cochon domestique en Roumanie : morphométrie géométrique, ADN ancien et analyses isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentina Voinea</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flink Linus Girdland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragomir Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radian Andreescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362968v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362172v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheep and goats during the Neo-Eneolithic of south-eastern Romania: exploitation strategies, herding scale and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tornero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Voinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+                <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">Continental extensions of Mediterranean Neolithisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists “Beyond paradigms”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of lambing in past sheep: a zooarchaeological perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Fabre</w:t>
+                <w:t xml:space="preserve">Mobility and adaptation of dogs in agricultural societies: when the study of the animal reflects the history of human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Symposium “Neuroendocrine mechanisms and sustainable control of seasonality in sheep and goats”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363083v1</w:t>
+                <w:t xml:space="preserve">mnhn-02363052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adina Boroneanţ</w:t>
+                <w:t xml:space="preserve">Continuities and changes in cattle husbandry in the Chalcolithic economies from eastern Romania: a comparative study of Hamangia and Gumelnita sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fleming</w:t>
+                <w:t xml:space="preserve">Mélanie Roffet-Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363041v1</w:t>
+                <w:t xml:space="preserve">mnhn-02362993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarity in the exploitation of wild and domestic caprines in the early Neolithic period in the Ebro valley: repercussions of the initial livestock in the populations of Capra pyrenaica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Utrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410206v1</w:t>
+                <w:t xml:space="preserve">hal-02363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karyne Debue</w:t>
+                <w:t xml:space="preserve">Des pratiques d'élevage aux systèmes socio-économiques de la Préhistoire récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">L’Archéologie au Muséum, Journées du Département Homme et Environnement, MNHN (11 octobre 2018, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363158v1</w:t>
+                <w:t xml:space="preserve">hal-02410206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+                <w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985365v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+                <w:t xml:space="preserve">Exploration of the morphological diversity of mandible of dogs during Epipalaeolithic until Bronze Age in Europe and Near and Middle East. Morpho-functional aspects link to dietary changes induced by man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">5th Young Natural History Scientists’ meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National museum of natural history (MNHN) of Paris, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363604v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity in the exploitation of wild and domestic caprines in the early Neolithic period in the Ebro valley: repercussions of the initial livestock in the populations of Capra pyrenaica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
+                <w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Montes</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohaseb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363142v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian inference of caprine herd growth and product yields using archaeological age-at-death profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rudinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, rennes, France</w:t>
+              <w:t xml:space="preserve">7th meeting of the ICAZ Archaeozoology, Genetics and Morphometrics Working Group (AGM), Liverpool (13-15 October 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02363649v1</w:t>
+                <w:t xml:space="preserve">mnhn-02363672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference of caprine herd growth and product yields using archaeological age-at-death profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Diekmann</w:t>
+                <w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Galik</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th meeting of the ICAZ Archaeozoology, Genetics and Morphometrics Working Group (AGM), Liverpool (13-15 October 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02363672v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02363649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
               </w:r>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yeomans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6807,277 +6807,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+                <w:t xml:space="preserve">Jean-François. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubouloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195068v1</w:t>
+                <w:t xml:space="preserve">halshs-01279219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent modelling of the trajectory of the LBK Neolithic: a study in progress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dubouloz</w:t>
+                <w:t xml:space="preserve">L’exploitation du chien, trait culturel chasséen ou caractère des sociétés européennes au tournant des 5e/4e millénaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier-Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference: Early Farmers: the View from Archaeology and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, s.l., United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international "Le Chasséen, des Chasséens - Retour sur une culture nationale et ses parallèles, Sépulcres de fossa, Cortaillod, Lagozza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01279219v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen au Néolithique final dans le Midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
@@ -7214,277 +7214,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Arbez</w:t>
+                <w:t xml:space="preserve">Pignaut Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Boboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">E Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
+              <w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378675v1</w:t>
+                <w:t xml:space="preserve">halshs-05379456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnelage d’automne dans le Sud de la France: implications pour l’acquisation et la gestion des ressources au Néolithique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléa Gutierrez</w:t>
+                <w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pignaut Pierre</w:t>
+                <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bourguignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+                <w:t xml:space="preserve">Marc Boboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05379456v1</w:t>
+                <w:t xml:space="preserve">hal-05378675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
@@ -7733,90 +7733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of archaeozooly and archaeobotany to a multi-agent system nimicking the LBK society (Central Europe, 6th-early 5th millenia cal.BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bendrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bocquet-Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Early farmers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cardiff, United Kingdom. 2012</w:t>
@@ -7871,1533 +7871,1533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune consommée. Synthèse</w:t>
+                <w:t xml:space="preserve">La faune consommée. Exploitation de la faune mammalienne et contribution archéozoologique à la caractérisation fonctionnelle du site chasséen des Moulins à Saint Paul-Trois-Châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.412-421, 2024, 978-2-35842-034-1</w:t>
+              <w:t xml:space="preserve">, pp.351-404, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04967593v1</w:t>
+                <w:t xml:space="preserve">mnhn-04967589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et mobilité des bovins du site des Moulins à Saint Paul-Trois-Châteaux : première approche par l’analyse des isotopes du strontium</w:t>
+                <w:t xml:space="preserve">La faune consommée. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.405-411, 2024, 978-2-35842-034-1</w:t>
+              <w:t xml:space="preserve">, pp.412-421, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04967591v1</w:t>
+                <w:t xml:space="preserve">mnhn-04967593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune consommée. Exploitation de la faune mammalienne et contribution archéozoologique à la caractérisation fonctionnelle du site chasséen des Moulins à Saint Paul-Trois-Châteaux</w:t>
+                <w:t xml:space="preserve">Origine et mobilité des bovins du site des Moulins à Saint Paul-Trois-Châteaux : première approche par l’analyse des isotopes du strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Beeching. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Paul-Trois-Châteaux (Drôme). Site funéraire et centre territorial du Chasséen récent rhodanien (Néolithique – début du IVe millénaire avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.351-404, 2024, 978-2-35842-034-1</w:t>
+              <w:t xml:space="preserve">, pp.405-411, 2024, 978-2-35842-034-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04967589v1</w:t>
+                <w:t xml:space="preserve">mnhn-04967591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
+                <w:t xml:space="preserve">Domestication des plantes et des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Denis Vigne; Bruno David; Frédérique Chlous-Ducharme; Gaël Clément; Guillaume Lecointre; Jian-Sheng Sun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte; Muséum national d’histoire naturelle, pp.40-47, 2022, 9782348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903571v1</w:t>
+                <w:t xml:space="preserve">mnhn-03869995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation des occupations du Néolithique ancien et moyen du site du Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manen C. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.315-360, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03910909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">L’enceinte de Bellevue dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Papon-Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+                <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.486-488, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Ard Vincent. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.377-397, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03869945v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard. </w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887672v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation du site néolithique de Bellevue à Chenommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.377-397, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926903v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03869945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depuis quand les chiens mangent-ils du pain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur l’architecture de l’enceinte de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vigne Jean-Denis; David Bruno. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte/Muséum national d’histoire naturelle, pp.264-265, 2022</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.481-485, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03869984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes de faune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléo-environnements et pratiques agropastorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ard Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.477, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.849-862, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03903613v1</w:t>
+                <w:t xml:space="preserve">hal-03926903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depuis quand les chiens mangent-ils du pain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigne Jean-Denis; David Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte/Muséum national d’histoire naturelle, pp.264-265, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875686v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03869984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication des plantes et des animaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes de faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Denis Vigne; Bruno David; Frédérique Chlous-Ducharme; Gaël Clément; Guillaume Lecointre; Jian-Sheng Sun. </w:t>
+              <w:t xml:space="preserve">Ard Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains. Petites et grandes découvertes de l’histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte; Muséum national d’histoire naturelle, pp.40-47, 2022, 9782348075650</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France. Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.477, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03869995v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03903613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la faune mammalienne et caractérisation des occupations du Néolithique ancien et moyen du site du Taï</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Manen C. (Dir.). </w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.315-360, 2022</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03910909v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel éclairage sur les systèmes d'élevage ovins du Chasséen : reproduction, alimentation et productions animales à Auriac, Carcassonne (Aude, France)</w:t>
               </w:r>
@@ -9409,51 +9409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Ughetto-Monfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Whittle A. &amp; Bickle P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Farmers. The View from Archaeology and Science</w:t>
@@ -10084,51 +10084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une enceinte à fossés interrompus de la culture Matignons sur le haut cours de la Charente : Bellevue à Chenommet (Charente). Objectifs, stratégie et premiers résultats des campagnes 2008 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,51 +10374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou 2025. Rapport de fouille programmée annuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,77 +10492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquemissou 2023. Rapport de fouille programmée triennale 2020-­2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,77 +10672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe Grèze, La Cresse, Aveyron. Rapport de sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10942,51 +10942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11064,51 +11064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11325,51 +11325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Ne&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#233;hard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105820" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harbers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108100" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03870030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Gillis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana &#381;ivaljevi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kova&#269;ikov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87674-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377867v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2021.34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.98" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Montes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Utrilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sa&#241;a Segu&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00907-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Gillis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guthmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vostrovsk&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0905" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.05.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flink Linus Girdland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragomir Popovici" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radian Andreescu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0616" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bendrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0436-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1461957113Y.0000000051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#537;escu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2013.820652" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361401v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka &#352;umberov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361718v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.13994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beeching" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L81B61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kovacikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03057618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Voinea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roffet-Salque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Filippo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363672v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudinsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diekmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubouloz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignaut Pierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourguignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendrey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=saint-paul-trois-chateaux-drome-site-funeraire-et-centre-territorial-du-chasseen-recent-rhodanien-neolithique-debut-du-ive-millenaire-avant-notre-ere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967593v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04967591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03910909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903571v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papon-Taraud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869945v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926903v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03869984v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903613v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Vaquer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebaudy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03217320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bocquet-Appel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubouloz J." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J.-F." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleit Donnart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470928v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Allain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03948988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362099v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965132v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>