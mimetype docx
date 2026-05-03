--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Briancon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles as a strategy to enhance abiraterone acetate oral bioavailability: insights into intestinal uptake and pharmacokinetic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Daret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.106947. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study to enhance granule control and quality predictions in pharmaceutical granulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Esma Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17030364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Troung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination sèche de simulants chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Rodriguez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pxur.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 591, pp.119991. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bárta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1725-1737. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide nanoparticles for the decontamination of toxic chemical and biological compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.119373. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle and unexpected role of PEG in tuning the penetration mechanisms of PLA-based nano-formulations into intact and impaired skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Matha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Bocchiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5455-5465. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Resende Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (6), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and stability study of tetrabenazine loaded in orodispersible films for pediatric therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 536 (2), pp.503-504. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface chemistry of polymeric nanoparticles on cutaneous penetration of cholecalciferol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Garcia Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (1-2), pp.120-131. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide-contaminated Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration and decontamination of americium-241 ex vivo using fresh and frozen pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of actinides: influence of solvents or chelates on skin penetration ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2017.1293865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro skin decontamination of the organophosphorus pesticide Paraoxon with nanometric cerium oxide CeO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, paraoxon, using CeO 2 nanoparticles in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.18 - 28. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part two. Skin absorption of halide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1576-1586. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1898-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Delépine-Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1564-1575. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.424-435. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot homogenization process optimization for fragrance encapsulation in solid lipid nanoparticles: Fragrance encapsulation in SLN by hot homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 469, pp.166-179. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaira Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441, pp.653-663. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.270--278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure sensitive adhesive by spray-cooling: Optimum formulation and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.292-300. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated nano-emulsions as contrast agents for preclinical X-ray imaging: Impact of the free surfactants on the pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy skin exposure to VX in vitro: Effectiveness of delayed decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.358-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of drugs through skin, a complex rate-controlling membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Microspectroscopy for Evaluating the Stratum Corneum Removal by 3 Standard Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000322306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of valve surgery on short- and long-term mortality in left-sided infective endocarditis: do differences in methodological approaches explain previous conflicting results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2003-2015. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehp008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients Tracking of Cosmetic Formulations in the Skin: A Confocal Raman Microscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-010-0342-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00683915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp permeability to the chemical warfare agent VX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (8), pp.1974-1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial pressure sensitive adhesives suitable for physicochemical microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (7), pp.629-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two analytical methods for protein integrity characterization : application to myoglobin released poly (alpha-caprolactone) microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy of the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.851-863. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2011.1494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles through the skin: managing conflicting results of inorganic and organic particles in cosmetics and pharmaceutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity characterization of myoglobin released from poly(ε-caprolactone) microspheres using two analytical methods: UV/Vis spectrometry and conductometric bi-enzymatic biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (2), pp.298-305. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rhEGF microsphere formulation and in vitro skin evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Haushey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02652040902749061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin contamination by radiopharmaceuticals and decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402 (1-2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of poly(?-caprolactone) solubility parameters: Application to solvent substitution in a microencapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 383 (1-2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Pharmacol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Preparation of Biodegradable Polymer-Silica Nanocomposites by Two Different Encapsulation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (25), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998309345336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical delivery of cosmetics and drugs. Molecular aspects of percutaneous absorption and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2009.0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Protein Release from Poly(\textlessI\textgreater\varepsilon\textless/I\textgreater-caprolactone) Microspheres Using a Conductometric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of nanocapsules formation by the emulsion–diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moinard-Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (2), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percutaneous release of caffeine from microemulsion, emulsion and gel dosage forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (2), pp.446-451. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying Nanocapsules in Presence of Colloidal Silica as Drying Auxiliary Agent: Formulation and Process Variables Optimization Using Experimental Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tewa-Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Degobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.650-661. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-006-9182-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first dialysis modality on outcomes of patients contraindicated for kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loos-Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Panescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moinard-Checot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (9), pp.2664-2681. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated risk of endocarditis in adults with predisposing cardiac conditions undergoing dental procedures with or without antibiotic prophylaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.e102-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00474-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood activity of Cu/Zn superoxide dismutase, glutathione peroxidase and catalase in Alzheimer's disease: a case-control study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 36, pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanoceria: a new strategy for skin decontamination of Organophosphorus compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale NRBCe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de la cohésion d’un lit de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouabah Maroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, Paraoxon, using CeO2 nanoparticles in water media .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for pediatric therapy-Investigation of feasibility and stability for tetrabenzine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin irritancy: Effect of the surfactant physical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro permeation of organophosphates trough reconstructed human epidermis and artificial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Perspectives in Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of allergic contact dermatitis to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th GTRV Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d’encapsulation appliquées au parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Parisienne du Parfum - Demain, Quelle Rupture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Study of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation par coacervation complexe: Etude de l\textquoterightétape d\textquoterightémulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of contact allergy to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the French Society for Immunology SFI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of skin penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Bioengineering and Biomaterials EMCBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Assessment of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, Thirteenth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologie et cosmétologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29émes Journées d'Etude ANEMCOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antalya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Mb-released from PCL microparticles by UV/VIS. Spectrometry & conductometric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d\textquoterightun modèle de peau pour l\textquoterightétude de la décontamination du cuir chevelu humain après une exposition aux agents chimiques de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société de Pharmaco-Toxicologie Cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la formulation et de la stabilité d’émulsions de Pickering produites à partir de silice portant un filtre solaire greffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different alternatives for the tape stripping of stratum corneum and their potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients tracking of a cosmetic emulsion in the skin: a confocal Raman microscope investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of simple pharmaceutical emulsions ingredients in the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14. Study of the percutaneous penetration of diagnosis pharmaceuticals in order to evaluate skin decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tape stripping - Three potential alternatives for cosmetic science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France. pp.795-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decon Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of various dosage forms intended for topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy: a useful method to evaluate the complete removing of stratum corneum by tape stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : procédés et paramètres opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Normandes Chimie Biologie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of simple pharmaceutical emulsions ingredients in the skin: a confocal Raman microspectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Science Conference, In-Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein encapsulation :microsphere properties and protein integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Pharm Sci Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Tungsten-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro characterization of lipid nanoparticles to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules lipidiques par homogénéisation haute pression pour améliorer la biodisponibilité orale d’un antitumoral peu soluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Quaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World meeting on Pharmaceutics, Biopharmaceutics and pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warefare agent simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles development to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidization : an eco friendly process to improve oral bioavailability of poorly soluble API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a biocompatible nanocomposite as oral drug delivery system for the treatment of inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanäé Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical decontamination device using metal oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of morphological properties of CeO2 on the degradation kinetics of an organophosphorus compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients cosmétiques : excipients et leurs fonctionnalités pour la formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Cosmetic Valley Editions, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans l'industrie cosmétique, un excipient et un actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lopis-Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-102, 2022, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for control of drug delivery to skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Spectroscopy as a tool to investigate the action of penetration enhancers inside the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical Evaluation of Various Dosage Forms Intended for Caffeine Topical Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Dermatological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.88-100, 2014, 978-1-84973-398-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Systems: Neutron Scattering Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of pharmaceutical science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, CRC Press, Taylor &amp; Francis Group, pp.920-934, 2013, 978-1-84184-819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphéroïides et formes vectorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maloine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie Galénique: Formulation et Technologie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maloine, pp.221-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 1254069. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination nanoparticulaire des agents chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACTUALITÉ CHIMIQUE N° 440</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Briancon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles as a strategy to enhance abiraterone acetate oral bioavailability: insights into intestinal uptake and pharmacokinetic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Daret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.106947. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study to enhance granule control and quality predictions in pharmaceutical granulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Esma Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17030364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Troung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bárta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1725-1737. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide nanoparticles for the decontamination of toxic chemical and biological compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.119373. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination sèche de simulants chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Rodriguez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pxur.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 591, pp.119991. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle and unexpected role of PEG in tuning the penetration mechanisms of PLA-based nano-formulations into intact and impaired skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5455-5465. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Matha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Bocchiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Resende Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (6), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and stability study of tetrabenazine loaded in orodispersible films for pediatric therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 536 (2), pp.503-504. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide-contaminated Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface chemistry of polymeric nanoparticles on cutaneous penetration of cholecalciferol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Garcia Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (1-2), pp.120-131. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of actinides: influence of solvents or chelates on skin penetration ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2017.1293865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration and decontamination of americium-241 ex vivo using fresh and frozen pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro skin decontamination of the organophosphorus pesticide Paraoxon with nanometric cerium oxide CeO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, paraoxon, using CeO 2 nanoparticles in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.18 - 28. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part two. Skin absorption of halide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1576-1586. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1898-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Delépine-Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1564-1575. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.424-435. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 469, pp.166-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot homogenization process optimization for fragrance encapsulation in solid lipid nanoparticles: Fragrance encapsulation in SLN by hot homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaira Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441, pp.653-663. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.270--278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure sensitive adhesive by spray-cooling: Optimum formulation and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.292-300. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated nano-emulsions as contrast agents for preclinical X-ray imaging: Impact of the free surfactants on the pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy skin exposure to VX in vitro: Effectiveness of delayed decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.358-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of drugs through skin, a complex rate-controlling membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp permeability to the chemical warfare agent VX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (8), pp.1974-1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial pressure sensitive adhesives suitable for physicochemical microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (7), pp.629-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients Tracking of Cosmetic Formulations in the Skin: A Confocal Raman Microscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-010-0342-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00683915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy of the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.851-863. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2011.1494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two analytical methods for protein integrity characterization : application to myoglobin released poly (alpha-caprolactone) microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Microspectroscopy for Evaluating the Stratum Corneum Removal by 3 Standard Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000322306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of valve surgery on short- and long-term mortality in left-sided infective endocarditis: do differences in methodological approaches explain previous conflicting results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2003-2015. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehp008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles through the skin: managing conflicting results of inorganic and organic particles in cosmetics and pharmaceutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity characterization of myoglobin released from poly(ε-caprolactone) microspheres using two analytical methods: UV/Vis spectrometry and conductometric bi-enzymatic biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (2), pp.298-305. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rhEGF microsphere formulation and in vitro skin evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Haushey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02652040902749061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin contamination by radiopharmaceuticals and decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402 (1-2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of poly(?-caprolactone) solubility parameters: Application to solvent substitution in a microencapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 383 (1-2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Pharmacol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Preparation of Biodegradable Polymer-Silica Nanocomposites by Two Different Encapsulation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (25), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998309345336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical delivery of cosmetics and drugs. Molecular aspects of percutaneous absorption and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2009.0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Protein Release from Poly(\textlessI\textgreater\varepsilon\textless/I\textgreater-caprolactone) Microspheres Using a Conductometric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percutaneous release of caffeine from microemulsion, emulsion and gel dosage forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (2), pp.446-451. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of nanocapsules formation by the emulsion–diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moinard-Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (2), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying Nanocapsules in Presence of Colloidal Silica as Drying Auxiliary Agent: Formulation and Process Variables Optimization Using Experimental Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tewa-Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Degobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.650-661. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-006-9182-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first dialysis modality on outcomes of patients contraindicated for kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loos-Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Panescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moinard-Checot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (9), pp.2664-2681. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated risk of endocarditis in adults with predisposing cardiac conditions undergoing dental procedures with or without antibiotic prophylaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.e102-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00474-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood activity of Cu/Zn superoxide dismutase, glutathione peroxidase and catalase in Alzheimer's disease: a case-control study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 36, pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanoceria: a new strategy for skin decontamination of Organophosphorus compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale NRBCe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de la cohésion d’un lit de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouabah Maroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, Paraoxon, using CeO2 nanoparticles in water media .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for pediatric therapy-Investigation of feasibility and stability for tetrabenzine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin irritancy: Effect of the surfactant physical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro permeation of organophosphates trough reconstructed human epidermis and artificial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Perspectives in Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of allergic contact dermatitis to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th GTRV Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d’encapsulation appliquées au parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Parisienne du Parfum - Demain, Quelle Rupture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Study of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation par coacervation complexe: Etude de l\textquoterightétape d\textquoterightémulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of contact allergy to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the French Society for Immunology SFI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of skin penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Bioengineering and Biomaterials EMCBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Assessment of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, Thirteenth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologie et cosmétologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29émes Journées d'Etude ANEMCOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antalya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Mb-released from PCL microparticles by UV/VIS. Spectrometry & conductometric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d\textquoterightun modèle de peau pour l\textquoterightétude de la décontamination du cuir chevelu humain après une exposition aux agents chimiques de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société de Pharmaco-Toxicologie Cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la formulation et de la stabilité d’émulsions de Pickering produites à partir de silice portant un filtre solaire greffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14. Study of the percutaneous penetration of diagnosis pharmaceuticals in order to evaluate skin decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of simple pharmaceutical emulsions ingredients in the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients tracking of a cosmetic emulsion in the skin: a confocal Raman microscope investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different alternatives for the tape stripping of stratum corneum and their potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tape stripping - Three potential alternatives for cosmetic science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France. pp.795-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decon Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of various dosage forms intended for topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : procédés et paramètres opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Normandes Chimie Biologie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy: a useful method to evaluate the complete removing of stratum corneum by tape stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of simple pharmaceutical emulsions ingredients in the skin: a confocal Raman microspectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Science Conference, In-Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein encapsulation :microsphere properties and protein integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Pharm Sci Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules lipidiques par homogénéisation haute pression pour améliorer la biodisponibilité orale d’un antitumoral peu soluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro characterization of lipid nanoparticles to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Quaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World meeting on Pharmaceutics, Biopharmaceutics and pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warefare agent simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles development to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidization : an eco friendly process to improve oral bioavailability of poorly soluble API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a biocompatible nanocomposite as oral drug delivery system for the treatment of inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanäé Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical decontamination device using metal oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of morphological properties of CeO2 on the degradation kinetics of an organophosphorus compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients cosmétiques : excipients et leurs fonctionnalités pour la formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Cosmetic Valley Editions, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans l'industrie cosmétique, un excipient et un actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lopis-Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-102, 2022, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for control of drug delivery to skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Spectroscopy as a tool to investigate the action of penetration enhancers inside the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical Evaluation of Various Dosage Forms Intended for Caffeine Topical Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Dermatological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.88-100, 2014, 978-1-84973-398-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Systems: Neutron Scattering Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of pharmaceutical science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, CRC Press, Taylor &amp; Francis Group, pp.920-934, 2013, 978-1-84184-819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphéroïides et formes vectorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maloine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie Galénique: Formulation et Technologie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maloine, pp.221-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 1254069. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination nanoparticulaire des agents chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACTUALITÉ CHIMIQUE N° 440</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106947" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Rouabah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esma Achouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17030364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina-Benitez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rodriguez Nava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119373" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lalloz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Lo&#255;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Latreille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Garcia Ac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02025418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazrart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Angulo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02084460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Molina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.05.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tazrart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Miller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1293865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2017.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loubry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3259" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96923XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2013.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5S49D1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LTLFN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rovere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000322306" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Foerster" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-010-0342-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQSR80S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044304v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044300v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hnaien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruffin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcillat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681294v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2011.1494" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hnaien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruffin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLSWJPW5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Haushey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bolzinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02652040902749061" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.09.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CRZXFP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fr&#233;ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marote" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gauvrit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Choi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Min" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345336" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84EE089148A51776599B4DE2282D4D1C8FECF5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#246;rster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2009.0676" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tewa-Tagne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9182-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7M4NLCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427962v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Durand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loos-Ayav" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panescu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danielou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504385" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Artur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouabah Maroua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151220v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Loys" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996663v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemery" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oddos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044334v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ach" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013696v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014127v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rozieres" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950990v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044328v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013711v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014126v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044327v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014149v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958056v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noomane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943134v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946938v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044320v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044624v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950891v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perussel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951005v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044335v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958067v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014148v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946952v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002214v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723550v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723586v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791506v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tarlet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791415v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quaillet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723513v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151166v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina Benitez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776731v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Charton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopis-Presle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laugier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958032v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950981v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958039v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385473v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382931v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Rouabah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esma Achouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17030364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina-Benitez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rodriguez Nava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lalloz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Lo&#255;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02025418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazrart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Angulo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Latreille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Garcia Ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tazrart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Miller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1293865" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02084460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Molina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.05.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2017.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3259" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96923XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2013.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5S49D1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LTLFN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Foerster" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-010-0342-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQSR80S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2011.1494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hnaien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruffin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcillat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958055v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rovere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000322306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465392v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hnaien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruffin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLSWJPW5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Haushey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bolzinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02652040902749061" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.09.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CRZXFP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fr&#233;ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marote" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gauvrit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Choi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Min" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345336" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84EE089148A51776599B4DE2282D4D1C8FECF5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#246;rster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2009.0676" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tewa-Tagne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9182-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7M4NLCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Durand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loos-Ayav" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danielou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504385" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Artur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouabah Maroua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151220v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Loys" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oddos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014129v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ach" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013696v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014127v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rozieres" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950990v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044319v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044328v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013711v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014126v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044327v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958056v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noomane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950891v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044624v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044320v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946938v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perussel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951005v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044335v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014148v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958067v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946952v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002214v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791506v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tarlet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791415v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quaillet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723513v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151166v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina Benitez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776731v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Charton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopis-Presle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laugier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958032v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950981v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958039v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385473v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382931v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>