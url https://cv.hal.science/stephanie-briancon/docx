--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Briancon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles as a strategy to enhance abiraterone acetate oral bioavailability: insights into intestinal uptake and pharmacokinetic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Daret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.106947. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study to enhance granule control and quality predictions in pharmaceutical granulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Esma Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17030364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Troung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bárta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1725-1737. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide nanoparticles for the decontamination of toxic chemical and biological compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.119373. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination sèche de simulants chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Rodriguez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pxur.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 591, pp.119991. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle and unexpected role of PEG in tuning the penetration mechanisms of PLA-based nano-formulations into intact and impaired skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5455-5465. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Matha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Bocchiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Resende Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (6), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and stability study of tetrabenazine loaded in orodispersible films for pediatric therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 536 (2), pp.503-504. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide-contaminated Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface chemistry of polymeric nanoparticles on cutaneous penetration of cholecalciferol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Garcia Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (1-2), pp.120-131. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of actinides: influence of solvents or chelates on skin penetration ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2017.1293865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration and decontamination of americium-241 ex vivo using fresh and frozen pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro skin decontamination of the organophosphorus pesticide Paraoxon with nanometric cerium oxide CeO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, paraoxon, using CeO 2 nanoparticles in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.18 - 28. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part two. Skin absorption of halide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1576-1586. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1898-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Delépine-Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1564-1575. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.424-435. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 469, pp.166-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot homogenization process optimization for fragrance encapsulation in solid lipid nanoparticles: Fragrance encapsulation in SLN by hot homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaira Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441, pp.653-663. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.270--278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure sensitive adhesive by spray-cooling: Optimum formulation and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.292-300. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated nano-emulsions as contrast agents for preclinical X-ray imaging: Impact of the free surfactants on the pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy skin exposure to VX in vitro: Effectiveness of delayed decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.358-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of drugs through skin, a complex rate-controlling membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp permeability to the chemical warfare agent VX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (8), pp.1974-1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial pressure sensitive adhesives suitable for physicochemical microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (7), pp.629-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients Tracking of Cosmetic Formulations in the Skin: A Confocal Raman Microscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-010-0342-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00683915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy of the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.851-863. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2011.1494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two analytical methods for protein integrity characterization : application to myoglobin released poly (alpha-caprolactone) microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Microspectroscopy for Evaluating the Stratum Corneum Removal by 3 Standard Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000322306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of valve surgery on short- and long-term mortality in left-sided infective endocarditis: do differences in methodological approaches explain previous conflicting results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2003-2015. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehp008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles through the skin: managing conflicting results of inorganic and organic particles in cosmetics and pharmaceutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity characterization of myoglobin released from poly(ε-caprolactone) microspheres using two analytical methods: UV/Vis spectrometry and conductometric bi-enzymatic biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (2), pp.298-305. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rhEGF microsphere formulation and in vitro skin evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Haushey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02652040902749061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin contamination by radiopharmaceuticals and decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402 (1-2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of poly(?-caprolactone) solubility parameters: Application to solvent substitution in a microencapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 383 (1-2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Pharmacol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Preparation of Biodegradable Polymer-Silica Nanocomposites by Two Different Encapsulation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (25), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998309345336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical delivery of cosmetics and drugs. Molecular aspects of percutaneous absorption and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2009.0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Protein Release from Poly(\textlessI\textgreater\varepsilon\textless/I\textgreater-caprolactone) Microspheres Using a Conductometric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percutaneous release of caffeine from microemulsion, emulsion and gel dosage forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (2), pp.446-451. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of nanocapsules formation by the emulsion–diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moinard-Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (2), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying Nanocapsules in Presence of Colloidal Silica as Drying Auxiliary Agent: Formulation and Process Variables Optimization Using Experimental Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tewa-Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Degobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.650-661. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-006-9182-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first dialysis modality on outcomes of patients contraindicated for kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loos-Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Panescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moinard-Checot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (9), pp.2664-2681. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated risk of endocarditis in adults with predisposing cardiac conditions undergoing dental procedures with or without antibiotic prophylaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.e102-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00474-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood activity of Cu/Zn superoxide dismutase, glutathione peroxidase and catalase in Alzheimer's disease: a case-control study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 36, pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanoceria: a new strategy for skin decontamination of Organophosphorus compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale NRBCe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de la cohésion d’un lit de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouabah Maroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, Paraoxon, using CeO2 nanoparticles in water media .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for pediatric therapy-Investigation of feasibility and stability for tetrabenzine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin irritancy: Effect of the surfactant physical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro permeation of organophosphates trough reconstructed human epidermis and artificial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Perspectives in Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of allergic contact dermatitis to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th GTRV Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d’encapsulation appliquées au parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Parisienne du Parfum - Demain, Quelle Rupture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Study of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation par coacervation complexe: Etude de l\textquoterightétape d\textquoterightémulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of contact allergy to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the French Society for Immunology SFI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of skin penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Bioengineering and Biomaterials EMCBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Assessment of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, Thirteenth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologie et cosmétologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29émes Journées d'Etude ANEMCOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antalya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Mb-released from PCL microparticles by UV/VIS. Spectrometry & conductometric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d\textquoterightun modèle de peau pour l\textquoterightétude de la décontamination du cuir chevelu humain après une exposition aux agents chimiques de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société de Pharmaco-Toxicologie Cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la formulation et de la stabilité d’émulsions de Pickering produites à partir de silice portant un filtre solaire greffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14. Study of the percutaneous penetration of diagnosis pharmaceuticals in order to evaluate skin decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of simple pharmaceutical emulsions ingredients in the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients tracking of a cosmetic emulsion in the skin: a confocal Raman microscope investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different alternatives for the tape stripping of stratum corneum and their potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tape stripping - Three potential alternatives for cosmetic science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France. pp.795-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decon Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of various dosage forms intended for topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : procédés et paramètres opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Normandes Chimie Biologie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy: a useful method to evaluate the complete removing of stratum corneum by tape stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of simple pharmaceutical emulsions ingredients in the skin: a confocal Raman microspectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Science Conference, In-Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein encapsulation :microsphere properties and protein integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Pharm Sci Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules lipidiques par homogénéisation haute pression pour améliorer la biodisponibilité orale d’un antitumoral peu soluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro characterization of lipid nanoparticles to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Quaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World meeting on Pharmaceutics, Biopharmaceutics and pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warefare agent simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles development to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidization : an eco friendly process to improve oral bioavailability of poorly soluble API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a biocompatible nanocomposite as oral drug delivery system for the treatment of inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanäé Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical decontamination device using metal oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of morphological properties of CeO2 on the degradation kinetics of an organophosphorus compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients cosmétiques : excipients et leurs fonctionnalités pour la formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Cosmetic Valley Editions, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans l'industrie cosmétique, un excipient et un actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lopis-Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-102, 2022, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for control of drug delivery to skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Spectroscopy as a tool to investigate the action of penetration enhancers inside the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical Evaluation of Various Dosage Forms Intended for Caffeine Topical Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Dermatological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.88-100, 2014, 978-1-84973-398-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Systems: Neutron Scattering Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of pharmaceutical science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, CRC Press, Taylor &amp; Francis Group, pp.920-934, 2013, 978-1-84184-819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphéroïides et formes vectorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maloine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie Galénique: Formulation et Technologie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maloine, pp.221-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 1254069. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination nanoparticulaire des agents chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACTUALITÉ CHIMIQUE N° 440</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Briancon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles as a strategy to enhance abiraterone acetate oral bioavailability: insights into intestinal uptake and pharmacokinetic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Daret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108, pp.106947. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study to enhance granule control and quality predictions in pharmaceutical granulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Rouabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Esma Achouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17030364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an oral nanovaccine for dogs against Echinococcus granulosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruguaysito Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Hellel-Bourtal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Silvarrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.185-195. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite systems for precise oral delivery of drugs and biologics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-021-00905-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine for Gene Delivery and Drug Repurposing in the Treatment of Muscular Dystrophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Repellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13020278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturable self-microemulsifying delivery systems: an approach to enhance oral bioavailability of benzimidazole anticancer drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.675-691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S13346-021-00904-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and structural characterization of a novel nanoemulsion for oral drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Troung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 593, pp.124614. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.124614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of vehicle on skin absorption of Mg2+ and Ca2+ from thermal spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.248-258. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination sèche de simulants chimiques et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Rodriguez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medecine de Catastrophe Urgences Collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pxur.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis routes of CeO 2 nanoparticles dedicated to organophosphorus degradation: a benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bárta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.1725-1737. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ce01898k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic ions in the skin: Allies or enemies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Resende de Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 591, pp.119991. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide nanoparticles for the decontamination of toxic chemical and biological compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina-Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.119373. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtle and unexpected role of PEG in tuning the penetration mechanisms of PLA-based nano-formulations into intact and impaired skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-selective synthesis of nanoceria for degradation of paraoxon as a chemical warfare simulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (10), pp.5455-5465. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp00179d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Matha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Bocchiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationally designed hyaluronic acid-based nano-complexes for pentamidine delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letizia Nicoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.118526. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of survival acceptor medium able to maintain the viability of skin explants over in vitro dermal experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Resende Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (6), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and stability study of tetrabenazine loaded in orodispersible films for pediatric therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loÿs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 536 (2), pp.503-504. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface chemistry of polymeric nanoparticles on cutaneous penetration of cholecalciferol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Lalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Latreille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Garcia Ac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 553 (1-2), pp.120-131. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide-contaminated Skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pailler-Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of actinides: influence of solvents or chelates on skin penetration ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian W. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (6), pp.607-616. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2017.1293865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration and decontamination of americium-241 ex vivo using fresh and frozen pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tazrart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.40-47. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of paraoxon (VX chemical agent simulant) and bacteria by magnesium oxide depends on the crystalline structure of magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.67-73. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro skin decontamination of the organophosphorus pesticide Paraoxon with nanometric cerium oxide CeO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, paraoxon, using CeO 2 nanoparticles in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.18 - 28. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part two. Skin absorption of halide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1576-1586. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1898-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin absorption of anions: part one. Methodology for in vitro cutaneousabsorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paweloszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Delépine-Gilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (7), pp.1564-1575. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: Impact of tablet composition and compression load on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced-transformations (PITs) during direct compression: impact of compression speeds on phase transition of caffeine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (11), pp.1857 - 1864. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03639045.2016.1179753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants have multi-fold effects on skin barrier function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.424-435. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2015.2587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive model for tensile strength of pharmaceutical tablets based on local hardness measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490 (1-2), pp. 438-445. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin toxicity of surfactants: structure/toxicity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lemerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 469, pp.166-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of microcapsules by complex coacervation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2 (SI)), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot homogenization process optimization for fragrance encapsulation in solid lipid nanoparticles: Fragrance encapsulation in SLN by hot homogenization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Loubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des systèmes pâteux ou préparations semi-solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PHA2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of main whey protein components on the mechanism of complex coacervation with Acacia gum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 481, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure sensitive adhesive by spray-cooling: Optimum formulation and processing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.292-300. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of grafting modes of methoxycinnamate sunscreen onto silica particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaira Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 441, pp.653-663. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urbaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.270--278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-encapsulation of Vitamin D3 Active Metabolites for Application in Chemotherapy: Formulation Study and in Vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.1137 - 1146. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodinated nano-emulsions as contrast agents for preclinical X-ray imaging: Impact of the free surfactants on the pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy skin exposure to VX in vitro: Effectiveness of delayed decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.358-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of drugs through skin, a complex rate-controlling membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.156-165. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Malleval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 430 (1-2), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp permeability to the chemical warfare agent VX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (8), pp.1974-1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial pressure sensitive adhesives suitable for physicochemical microencapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (7), pp.629-633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients Tracking of Cosmetic Formulations in the Skin: A Confocal Raman Microscopy Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-010-0342-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00683915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy of the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Foerster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp.851-863. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2011.1494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 420 (1), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Microspectroscopy for Evaluating the Stratum Corneum Removal by 3 Standard Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin Pharmacology and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000322306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of valve surgery on short- and long-term mortality in left-sided infective endocarditis: do differences in methodological approaches explain previous conflicting results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Selton-Suty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.2003-2015. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehp008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two analytical methods for protein integrity characterization : application to myoglobin released poly (alpha-caprolactone) microspheres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrity characterization of myoglobin released from poly(ε-caprolactone) microspheres using two analytical methods: UV/Vis spectrometry and conductometric bi-enzymatic biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (2), pp.298-305. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles through the skin: managing conflicting results of inorganic and organic particles in cosmetics and pharmaceutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (5), pp.463-478. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of poly(?-caprolactone) solubility parameters: Application to solvent substitution in a microencapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fréville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 383 (1-2), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Pharm. Pharmacol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32, pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin contamination by radiopharmaceuticals and decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402 (1-2), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rhEGF microsphere formulation and in vitro skin evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Haushey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02652040902749061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Preparation of Biodegradable Polymer-Silica Nanocomposites by Two Different Encapsulation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-G. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (25), pp.3023-3030. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998309345336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topical delivery of cosmetics and drugs. Molecular aspects of percutaneous absorption and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ejd.2009.0676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Protein Release from Poly(\textlessI\textgreater\varepsilon\textless/I\textgreater-caprolactone) Microspheres Using a Conductometric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (5), pp.818-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percutaneous release of caffeine from microemulsion, emulsion and gel dosage forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (2), pp.446-451. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of nanocapsules formation by the emulsion–diffusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moinard-Chécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (2), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drying Nanocapsules in Presence of Colloidal Silica as Drying Auxiliary Agent: Formulation and Process Variables Optimization Using Experimental Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tewa-Tagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Degobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.650-661. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-006-9182-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimated risk of endocarditis in adults with predisposing cardiac conditions undergoing dental procedures with or without antibiotic prophylaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danielou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (12), pp.e102-7. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/504385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the first dialysis modality on outcomes of patients contraindicated for kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loos-Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Panescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous emulsification and interfacial polycondensation for the preparation of colloidal suspensions of nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles for Drug Delivery: Review of the Formulation and Process Difficulties Illustrated by the Emulsion-Diffusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moinard-Checot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guinebretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (9), pp.2664-2681. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2006.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative scale-up of three methods for producing ibuprofen-loaded nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio A. Galindo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allémann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4-5), pp.357-367. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2005.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic parameter estimation and modelling of sucrose esters synthesis without solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L Le Coënt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.367-376. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00474-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood activity of Cu/Zn superoxide dismutase, glutathione peroxidase and catalase in Alzheimer's disease: a case-control study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 36, pp.306-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation de la cohésion d’un lit de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouabah Maroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cogné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nanoceria: a new strategy for skin decontamination of Organophosphorus compound.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale NRBCe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of tensile strength of pharmaceutical tablets: effect of the diluent nature and compression pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 8th International Conference on Micromechanics of granular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based optimization of parameters for degradation reaction of an organophosphorus pesticide, Paraoxon, using CeO2 nanoparticles in water media .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of orodispersible films for pediatric therapy-Investigation of feasibility and stability for tetrabenzine as drug model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Senta-Loys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanoparticle delivery system for oral vaccination of dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paravac Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and macrophages enhance anticancer activity of vitamin D3 metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin irritancy: Effect of the surfactant physical chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oddos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro permeation of organophosphates trough reconstructed human epidermis and artificial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Amigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Perspectives in Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of contact allergy to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the French Society for Immunology SFI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of Pharmaceuticals and Bio-pharmaceuticals induced by manufacturing stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion Meeting on Relaxations in complex systems IDMRCS7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New vectors for the immunobiological diagnosis of allergic contact dermatitis to fragrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th GTRV Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules polymères pour le ciblage et la modulation des macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 3 - cartographie de la transition de phase solide de la caféine par micro-spectroscopie Raman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 1 Analyse de la transition de phase de caféine par ACD et MSR-BF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d’encapsulation appliquées au parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Parisienne du Parfum - Demain, Quelle Rupture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles: promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE LYONNAISE AGENTS D’IMAGERIE " Nanoparticules multimodales pour le diagnostic et la thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions and polymeric particles : promising platforms for X-ray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hallouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès annuel de la Société Européenne d'Imagerie moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Study of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation par coacervation complexe: Etude de l\textquoterightétape d\textquoterightémulsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Raman spectroscopy of caffeine polymorphs in tablets: comparison between low and high frequency investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Workshop on Physical characterization of Pharmaceutical Solids IWPCPS14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World meeting on Pharmaceutics, Bio-pharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition de phases solides des principes actifs en compression : application à la caféine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hédoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée partenariale de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nanoparticle-based system for the delivery of retinoic acid into macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations for skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process induced transformations (PITs) during tablet manufacturing: Phase transition analysis of caffeine using DSC and low frequency micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of skin penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elaissari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Conference on Bioengineering and Biomaterials EMCBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Induced Transformations (PITs) during tablet manufacturing: Mapping of caffeine phase transition using High Frequency Micro-Raman Spectroscopy (HF-MRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Manakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation, 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 25-hydroxyvitamin D3 nanoparticles for application in chemotherapy: formulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Honnorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation by complex coacervation: Assessment of the emulsification step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Broze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New formulations for the skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, Thirteenth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Percutaneous Penetration, PPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of hydrophobic hapten enhances in vitro screening performance of non-soluble skin sensitizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cortial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vocanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skin and Formulation 4th Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologie et cosmétologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29émes Journées d'Etude ANEMCOLI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for targeting and modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée scientifique de l’EDISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abderrahmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antalya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Mb-released from PCL microparticles by UV/VIS. Spectrometry & conductometric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hnaien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Médicament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d\textquoterightun modèle de peau pour l\textquoterightétude de la décontamination du cuir chevelu humain après une exposition aux agents chimiques de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société de Pharmaco-Toxicologie Cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations Induites par les Procédés d'Industrialisation (TIPI's) lors de la fabrication de comprimés : Mesure du taux de transformation de la caféine par DSC et micro spectroscopie Raman basse fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Paccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Institut de Chimie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions: an original strategy of cellular therapy for autoimmune diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la formulation et de la stabilité d’émulsions de Pickering produites à partir de silice portant un filtre solaire greffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tabarka, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14. Study of the percutaneous penetration of diagnosis pharmaceuticals in order to evaluate skin decontamination strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of simple pharmaceutical emulsions ingredients in the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients tracking of a cosmetic emulsion in the skin: a confocal Raman microscope investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three different alternatives for the tape stripping of stratum corneum and their potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th world meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica particles with grafted UV-filter for the stabilization of Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Noomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human scalp skin decontamination after a chemical warfare agent exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decon Science &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tape stripping - Three potential alternatives for cosmetic science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IFSCC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical evaluation of various dosage forms intended for caffeine topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France. pp.795-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of various dosage forms intended for topical delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy: a useful method to evaluate the complete removing of stratum corneum by tape stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymeric nanoparticles for modulating macrophage functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyad Almouazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boussaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference Innovation in Drug Delivery:From preformulation to development through innovative evaluation process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : procédés et paramètres opératoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres Normandes Chimie Biologie Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of simple pharmaceutical emulsions ingredients in the skin: a confocal Raman microspectroscopy investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Förster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference Perspectives Percutaneous Penetration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein encapsulation :microsphere properties and protein integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Pharm Sci Fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmetic Science Conference, In-Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal-based contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Molecular Imaging Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNLF 2024 CRS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules lipidiques par homogénéisation haute pression pour améliorer la biodisponibilité orale d’un antitumoral peu soluble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro characterization of lipid nanoparticles to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of metal loaded nanoparticles as contrast agents for Spectral Photon counting computed Tomography (SPCCT) scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priusha Ravipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Gutwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Si-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro characterization of the mucoadhesive properties of tablets in stomach and intestinal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Quaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World meeting on Pharmaceutics, Biopharmaceutics and pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nanoparticles development to improve the oral bioavailability of a poorly soluble antitumor drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Hourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Peral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2-based peelable gel for neutralization and skin decontamination toward chemical warefare agent simulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Arquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formula XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidization : an eco friendly process to improve oral bioavailability of poorly soluble API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a biocompatible nanocomposite as oral drug delivery system for the treatment of inflammatory bowel diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Andretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Guerriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanäé Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative chemical decontamination device using metal oxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Betzabeth Espina Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of morphological properties of CeO2 on the degradation kinetics of an organophosphorus compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingrédients cosmétiques : excipients et leurs fonctionnalités pour la formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, Cosmetic Valley Editions, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau dans l'industrie cosmétique, un excipient et un actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lopis-Presle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingrédients cosmétiques : "excipients et leurs fonctionnalités pour la formulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-102, 2022, 978-2-490639-44-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions for control of drug delivery to skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopharmaceutical Evaluation of Various Dosage Forms Intended for Caffeine Topical Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Bolzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Dermatological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.88-100, 2014, 978-1-84973-398-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman Spectroscopy as a tool to investigate the action of penetration enhancers inside the skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maibach, HI. and Dragicevic-Curic, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percutaneous penetration enhancers Vol 1: Chemical methods in penetration enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer-Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Delivery Systems: Neutron Scattering Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of pharmaceutical science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, CRC Press, Taylor &amp; Francis Group, pp.920-934, 2013, 978-1-84184-819-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphéroïides et formes vectorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maloine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie Galénique: Formulation et Technologie pharmaceutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maloine, pp.221-250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial technologies and scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Benita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microencapsulation : methods and industrial applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, CRC Press Taylor &amp; Francis group, pp.149-182, 2006, Drugs and Pharmaceutical Science, 978-0-8247-2317-0. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781420027990.fmatt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 1254069. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination nanoparticulaire des agents chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Salerno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Camilla Magnano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pitault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACTUALITÉ CHIMIQUE N° 440</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId532"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Rouabah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esma Achouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17030364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina-Benitez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rodriguez Nava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.06.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lalloz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Lo&#255;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02025418v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazrart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Angulo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Latreille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Garcia Ac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tazrart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Miller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1293865" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02084460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moureau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Molina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.05.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2017.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3259" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96923XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2013.05.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5S49D1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LTLFN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Foerster" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-010-0342-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQSR80S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2011.1494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hnaien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruffin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcillat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958055v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rovere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000322306" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465392v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hnaien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruffin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLSWJPW5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Haushey" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bolzinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02652040902749061" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.09.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CRZXFP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fr&#233;ville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marote" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gauvrit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.023" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Choi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Min" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345336" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84EE089148A51776599B4DE2282D4D1C8FECF5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#246;rster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2009.0676" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tewa-Tagne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9182-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7M4NLCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Durand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loos-Ayav" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panescu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danielou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504385" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Artur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148754v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouabah Maroua" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151220v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Loys" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oddos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014129v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ach" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013696v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014127v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rozieres" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950990v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044319v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044328v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013711v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014126v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044327v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958056v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044623v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noomane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950891v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044624v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044320v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943126v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946938v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perussel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951005v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044335v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002225v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014148v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958067v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946952v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002214v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723586v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791506v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tarlet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791415v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quaillet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723513v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151166v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina Benitez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776731v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Charton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopis-Presle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laugier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958032v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950981v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958039v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385473v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382931v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Daret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Rouabah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Esma Achouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17030364" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04504162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uruguaysito Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hellel-Bourtal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Silvarrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.09.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Repellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13020278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andretto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-00905-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyad Almouazen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13346-021-00904-X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Troung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tarnowska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Resende de Azevedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12607" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina-Benitez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Denet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rodriguez Nava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pxur.2020.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02483155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trenque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Camilla Magnano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#225;rta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01898k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Tarnowska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119991" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119373" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Lalloz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.02.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00179d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Nicoletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118526" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02841516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarnowska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Resende Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barratier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Lo&#255;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073159v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Latreille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Garcia Ac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.09.046" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02025418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazrart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coudert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Angulo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tazrart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coudert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lamart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W. Miller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2017.1293865" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02084460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moureau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Molina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.05.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouvry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02073930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Salerno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Devers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.04.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2017.04.020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paweloszek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gilon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1898-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Del&#233;pine-Gilon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-1909-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639045.2016.1179753" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oddos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gohier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2015.2587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lemerya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Broze" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD343L6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3259" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B96923XG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ach Ach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.06.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991047v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2013.05.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5S49D1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02074470v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Noomane" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81B0X3XR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0949-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S9XDHTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hallouard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.09.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6LTLFN6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044316v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Josse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2012.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958051v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boussa&#239;d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.03.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QRKMC8R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683915v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Foerster" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-010-0342-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQSR80S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681294v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2011.1494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.08.028" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFHZJFC0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#246;rster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Rovere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000322306" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hnaien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcillat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hnaien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruffin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcillat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.01.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLSWJPW5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.146" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5BT1N8K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fr&#233;ville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marote" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gauvrit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951004v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabanel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.09.027" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CRZXFP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943138v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Haushey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bolzinger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02652040902749061" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Choi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-G. Min" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345336" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84EE089148A51776599B4DE2282D4D1C8FECF5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946954v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F&#246;rster" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2009.0676" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845455v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.10.018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNTFD6QS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291750v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard-Ch&#233;cot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDFPXB3V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tewa-Tagne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauvrit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-006-9182-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7M4NLCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465322v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danielou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/504385" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427962v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frimat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Durand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loos-Ayav" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845793v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchemal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JPC4SG9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845724v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moinard-Checot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.479" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Galindo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric All&#233;mann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.03.013" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P7TDZ48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432538v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lieto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00474-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3186F7M6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313726v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Artur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouabah Maroua" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148754v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151220v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Senta-Loys" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958034v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Benavides" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Almouazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzouz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013719v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Jordheim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996663v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oddos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amigoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cortial" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rozieres" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996655v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014129v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958037v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996656v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manakul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champagnon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996658v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044334v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044609v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Zuber" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044608v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013707v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ach" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broze" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013696v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guynet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001481v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001471v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958045v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958047v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044319v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001480v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950990v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001473v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044328v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958046v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honnorat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013711v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044327v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044632v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achachi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mutez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vocanson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014149v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013714v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958056v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001474v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958066v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044623v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noomane" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hbaieb" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950891v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044624v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044320v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943126v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946938v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044335v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perussel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951005v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002225v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958067v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958063v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014148v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946952v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002214v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078095v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priusha Ravipati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gutwinska" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765470v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723586v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723550v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791506v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tarlet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04791415v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quaillet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723513v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462743v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723500v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guerriero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#228;&#233; Gu&#233;rin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magagnato" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laine" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151166v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Betzabeth Espina Benitez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151147v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776731v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505266v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Charton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopis-Presle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laugier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950981v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958032v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958039v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385473v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273208v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420027990.fmatt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382931v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>