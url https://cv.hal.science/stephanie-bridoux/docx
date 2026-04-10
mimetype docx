--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1258,234 +1258,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux concepts de limite de fonction et de suite en première année d'université : adaptation de deux ingénieries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions and limits of a specific course on manipulation of formal statements for fresh university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie. pp.666-676</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2074-2080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720511v1</w:t>
+                <w:t xml:space="preserve">hal-01288581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions and limits of a specific course on manipulation of formal statements for fresh university students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction aux concepts de limite de fonction et de suite en première année d'université : adaptation de deux ingénieries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2074-2080</w:t>
+              <w:t xml:space="preserve">EMF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Alger, Algérie. pp.666-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288581v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3015,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Asius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chappet-Paries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pilorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Asius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chappet-Paries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pilorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>