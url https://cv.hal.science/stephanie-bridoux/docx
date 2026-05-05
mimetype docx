--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1685,51 +1685,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720671v1</w:t>
+                <w:t xml:space="preserve">hal-02358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358304v1</w:t>
+                <w:t xml:space="preserve">hal-01720671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFICULTÉS DES ÉLÈVES À INTERPRÉTER DES CONSTRUCTIONS DANS L'ESPACE. UNE ÉTUDE DE CAS</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Asius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chappet-Paries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pilorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Asius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chappet-Paries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pilorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>