--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Brulé-Josso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-brule-josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150696477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UBO, Brest, 2010), je développe des activités de recherche en lien avec différents terrains et objets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La navigation de plaisance sur voiliers,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et plus généralement les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques nautiques et maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation sociale des sciences humaines et sociales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coresponsable projet de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALOS SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités de R&D dans les structures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Economie Sociale et Solidaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissements et institutions de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERS CITES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> activité de valorisation sociale des SHS, à Quimper</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofondatrice et coanimatrice du LABOSCOP,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> laboratoire de recherche-action-formation des Coopératives d'Activités et d'Emploi de Bretagne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAE 29</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22 et 35</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CREAD (Rennes 2, UBO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CRBC (UBO, Brest)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre collectivement en coopérative d’activité et d’emploi : enjeux démocratiques de la coformation à la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles formes d'organisations et du travail, 27, https://www.cairn.info/revue-nouvelle-revue-de-psychosociologie-2019-1-page-49.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des ressources au centre de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Comments on the Role of Algae in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynn Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sea plants, 71, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisanciers et le ‘’vrai marin’’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modernité à l’imparfait. En Bretagne., 42, pp.733-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d'Eric Tabarly et le développement de la plaisance française. Naissance et évolution d'un mythe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La culture, vecteur du développement des territoires touristiques et sportifs., 22, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la gestion du feu à bord des bateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kreiz (Etudes sur la Bretagne et les Pays celtiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer pour transformer la société : la mobilisation des SHS dans la construction d’un voilier moderne à usage professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUIESS, atelier 19 Pêches maritimes : Modernité des idées et pratiques fondatrices de l’ESS. S’associer, s’autogérer, s’émanciper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUIESS, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des communs au prisme des coopératives : le cas de la CAE Chrysalide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du Séminaire Manucoop : Mutuelle de travail / Travail des communs : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucoop, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; vs &amp;quot;ramasser les huitres&amp;quot;. Modalités d’appropriation des ressources de l’estran par les pêcheurs à pied de loisir : entre biens publics et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IDMer : Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDMer, Dec 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser le « commun » dans nos projets : le cas du Laboscop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la journée d’études du LABERS : Des lieux du commun. Habitat, culture, arts, sciences, politique : comment créer du commun pour construire de vrais changements de société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABERS; CREAD, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ethnologie en milieu scolaire. Dispositif d’éducation à la diversité culturelle et lieu d’expression des cultures régionales, institutionnelles et professionnelles différentes. Approche comparée en Région parisienne et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dessertine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté : enjeux éducatifs à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu likes mon Life ? » Les engagés de la pêche à pied. Coordinateurs, partenaires, gestionnaires, bénévoles et pêcheurs : quel-s engagements-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du projet Life PAPL : un tremplin vers un nouveau modèle de gestion globale et durable des biens communs de l’estran ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles légitimités à « être marin » dans les univers maritimes professionnels et plaisanciers : la préservation des ressources communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers pénibles, mobiles et éloignés : questionner la singularité de la pêche artisanale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Nantais de sociologie (CENS - FRE 3706), Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan intermédiaire : évaluation de la sensibilisation directe auprès des pêcheurs à pied récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du projet européen Life Pêche à pied de loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Klask : valorisation des résultats de recherche du CRBC via un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Valorisation &amp; SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATT Ouest Valorisation; Faculté des Lettres et sciences humaines Victor Segalen, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le germon en France atlantique, relancer une activité artisanale responsable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Cavagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miossec; J.-R. Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer nourricière : un défi millénaire. Géographie gastronomique de la mer et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.69-84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; et &amp;quot;ramasser les huitres&amp;quot; : appropriations différentes des ressources de l’estran par les pêcheurs à pied de loisir. Quelles modalités d’émergence et de consolidation de communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Bouvet; K. Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à l’autobiographie raisonnée pour soutenir une démarche de recherche-action coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kermanac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autobiographie raisonnée. Pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'économie sociale, pp.72-122, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘’confort inconfortable’’ du voilier de plaisance habitable, entre architectes navals et plaisanciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer de la terre à la mer : le cas du voilier habitable au port de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme : acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7535-0183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine culturel matériel et immatériel, bâti et navigant, de l’école de voile Les Glénans sur l’Archipel des Glénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://inventaire-patrimoine.region-bretagne.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitation du voilier de plaisance en croisière familiale. Anthropologie d'un espace et des gouvernementalités en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Bretagne Occidentale (UBO), Brest, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01996410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Brulé-Josso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-brule-josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150696477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UBO, Brest, 2010), je développe des activités de recherche en lien avec différents terrains et objets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La navigation de plaisance sur voiliers,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et plus généralement les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques nautiques et maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation sociale des sciences humaines et sociales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coresponsable projet de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALOS SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités de R&D dans les structures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Economie Sociale et Solidaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissements et institutions de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERS CITES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> activité de valorisation sociale des SHS, à Quimper</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofondatrice et coanimatrice du LABOSCOP,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> laboratoire de recherche-action-formation des Coopératives d'Activités et d'Emploi de Bretagne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAE 29</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22 et 35</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CREAD (Rennes 2, UBO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CRBC (UBO, Brest)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre collectivement en coopérative d’activité et d’emploi : enjeux démocratiques de la coformation à la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles formes d'organisations et du travail, 27, https://www.cairn.info/revue-nouvelle-revue-de-psychosociologie-2019-1-page-49.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des ressources au centre de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Comments on the Role of Algae in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynn Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sea plants, 71, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisanciers et le ‘’vrai marin’’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modernité à l’imparfait. En Bretagne., 42, pp.733-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d'Eric Tabarly et le développement de la plaisance française. Naissance et évolution d'un mythe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La culture, vecteur du développement des territoires touristiques et sportifs., 22, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la gestion du feu à bord des bateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kreiz (Etudes sur la Bretagne et les Pays celtiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer pour transformer la société : la mobilisation des SHS dans la construction d’un voilier moderne à usage professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUIESS, atelier 19 Pêches maritimes : Modernité des idées et pratiques fondatrices de l’ESS. S’associer, s’autogérer, s’émanciper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUIESS, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ethnologie en milieu scolaire. Dispositif d’éducation à la diversité culturelle et lieu d’expression des cultures régionales, institutionnelles et professionnelles différentes. Approche comparée en Région parisienne et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dessertine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté : enjeux éducatifs à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser le « commun » dans nos projets : le cas du Laboscop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la journée d’études du LABERS : Des lieux du commun. Habitat, culture, arts, sciences, politique : comment créer du commun pour construire de vrais changements de société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABERS; CREAD, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; vs &amp;quot;ramasser les huitres&amp;quot;. Modalités d’appropriation des ressources de l’estran par les pêcheurs à pied de loisir : entre biens publics et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IDMer : Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDMer, Dec 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des communs au prisme des coopératives : le cas de la CAE Chrysalide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du Séminaire Manucoop : Mutuelle de travail / Travail des communs : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucoop, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu likes mon Life ? » Les engagés de la pêche à pied. Coordinateurs, partenaires, gestionnaires, bénévoles et pêcheurs : quel-s engagements-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du projet Life PAPL : un tremplin vers un nouveau modèle de gestion globale et durable des biens communs de l’estran ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles légitimités à « être marin » dans les univers maritimes professionnels et plaisanciers : la préservation des ressources communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers pénibles, mobiles et éloignés : questionner la singularité de la pêche artisanale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Nantais de sociologie (CENS - FRE 3706), Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan intermédiaire : évaluation de la sensibilisation directe auprès des pêcheurs à pied récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du projet européen Life Pêche à pied de loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Klask : valorisation des résultats de recherche du CRBC via un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Valorisation &amp; SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATT Ouest Valorisation; Faculté des Lettres et sciences humaines Victor Segalen, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le germon en France atlantique, relancer une activité artisanale responsable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Cavagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miossec; J.-R. Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer nourricière : un défi millénaire. Géographie gastronomique de la mer et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.69-84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; et &amp;quot;ramasser les huitres&amp;quot; : appropriations différentes des ressources de l’estran par les pêcheurs à pied de loisir. Quelles modalités d’émergence et de consolidation de communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Bouvet; K. Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à l’autobiographie raisonnée pour soutenir une démarche de recherche-action coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kermanac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autobiographie raisonnée. Pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'économie sociale, pp.72-122, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘’confort inconfortable’’ du voilier de plaisance habitable, entre architectes navals et plaisanciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer de la terre à la mer : le cas du voilier habitable au port de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme : acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7535-0183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine culturel matériel et immatériel, bâti et navigant, de l’école de voile Les Glénans sur l’Archipel des Glénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://inventaire-patrimoine.region-bretagne.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitation du voilier de plaisance en croisière familiale. Anthropologie d'un espace et des gouvernementalités en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Bretagne Occidentale (UBO), Brest, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01996410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91B19D28"/>
+    <w:nsid w:val="813D257D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AB5BD38"/>
+    <w:nsid w:val="B8361C67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F80A786"/>
+    <w:nsid w:val="353FA148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-brule-josso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150696477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshb.fr/accueil/la_recherche/pole_gouvernance_dans_les_institutions_publiques_et_privees/valo_shs__valorisations_sociales_des_shs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://divers-cites.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae29.coop/brule-josso-stephanie.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brul&#233;-Josso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Liberos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jacquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dessertine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jouanneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermanac'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Vaillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01996410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-brule-josso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150696477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshb.fr/accueil/la_recherche/pole_gouvernance_dans_les_institutions_publiques_et_privees/valo_shs__valorisations_sociales_des_shs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://divers-cites.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae29.coop/brule-josso-stephanie.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brul&#233;-Josso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Liberos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jacquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dessertine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jouanneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermanac'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Vaillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01996410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>