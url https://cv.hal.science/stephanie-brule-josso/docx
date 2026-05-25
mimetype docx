--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Brulé-Josso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-brule-josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150696477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UBO, Brest, 2010), je développe des activités de recherche en lien avec différents terrains et objets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La navigation de plaisance sur voiliers,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et plus généralement les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques nautiques et maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation sociale des sciences humaines et sociales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coresponsable projet de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALOS SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités de R&D dans les structures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Economie Sociale et Solidaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissements et institutions de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERS CITES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> activité de valorisation sociale des SHS, à Quimper</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofondatrice et coanimatrice du LABOSCOP,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> laboratoire de recherche-action-formation des Coopératives d'Activités et d'Emploi de Bretagne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAE 29</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22 et 35</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CREAD (Rennes 2, UBO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CRBC (UBO, Brest)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre collectivement en coopérative d’activité et d’emploi : enjeux démocratiques de la coformation à la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles formes d'organisations et du travail, 27, https://www.cairn.info/revue-nouvelle-revue-de-psychosociologie-2019-1-page-49.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des ressources au centre de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Comments on the Role of Algae in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynn Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sea plants, 71, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisanciers et le ‘’vrai marin’’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modernité à l’imparfait. En Bretagne., 42, pp.733-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d'Eric Tabarly et le développement de la plaisance française. Naissance et évolution d'un mythe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La culture, vecteur du développement des territoires touristiques et sportifs., 22, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la gestion du feu à bord des bateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kreiz (Etudes sur la Bretagne et les Pays celtiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer pour transformer la société : la mobilisation des SHS dans la construction d’un voilier moderne à usage professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUIESS, atelier 19 Pêches maritimes : Modernité des idées et pratiques fondatrices de l’ESS. S’associer, s’autogérer, s’émanciper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUIESS, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ethnologie en milieu scolaire. Dispositif d’éducation à la diversité culturelle et lieu d’expression des cultures régionales, institutionnelles et professionnelles différentes. Approche comparée en Région parisienne et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dessertine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté : enjeux éducatifs à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser le « commun » dans nos projets : le cas du Laboscop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la journée d’études du LABERS : Des lieux du commun. Habitat, culture, arts, sciences, politique : comment créer du commun pour construire de vrais changements de société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABERS; CREAD, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; vs &amp;quot;ramasser les huitres&amp;quot;. Modalités d’appropriation des ressources de l’estran par les pêcheurs à pied de loisir : entre biens publics et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IDMer : Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDMer, Dec 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des communs au prisme des coopératives : le cas de la CAE Chrysalide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du Séminaire Manucoop : Mutuelle de travail / Travail des communs : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucoop, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu likes mon Life ? » Les engagés de la pêche à pied. Coordinateurs, partenaires, gestionnaires, bénévoles et pêcheurs : quel-s engagements-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du projet Life PAPL : un tremplin vers un nouveau modèle de gestion globale et durable des biens communs de l’estran ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles légitimités à « être marin » dans les univers maritimes professionnels et plaisanciers : la préservation des ressources communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers pénibles, mobiles et éloignés : questionner la singularité de la pêche artisanale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Nantais de sociologie (CENS - FRE 3706), Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan intermédiaire : évaluation de la sensibilisation directe auprès des pêcheurs à pied récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du projet européen Life Pêche à pied de loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Klask : valorisation des résultats de recherche du CRBC via un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Valorisation &amp; SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATT Ouest Valorisation; Faculté des Lettres et sciences humaines Victor Segalen, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le germon en France atlantique, relancer une activité artisanale responsable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Cavagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miossec; J.-R. Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer nourricière : un défi millénaire. Géographie gastronomique de la mer et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.69-84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; et &amp;quot;ramasser les huitres&amp;quot; : appropriations différentes des ressources de l’estran par les pêcheurs à pied de loisir. Quelles modalités d’émergence et de consolidation de communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Bouvet; K. Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à l’autobiographie raisonnée pour soutenir une démarche de recherche-action coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kermanac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autobiographie raisonnée. Pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'économie sociale, pp.72-122, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘’confort inconfortable’’ du voilier de plaisance habitable, entre architectes navals et plaisanciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer de la terre à la mer : le cas du voilier habitable au port de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme : acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7535-0183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine culturel matériel et immatériel, bâti et navigant, de l’école de voile Les Glénans sur l’Archipel des Glénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://inventaire-patrimoine.region-bretagne.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitation du voilier de plaisance en croisière familiale. Anthropologie d'un espace et des gouvernementalités en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Bretagne Occidentale (UBO), Brest, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01996410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Brulé-Josso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-brule-josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150696477</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UBO, Brest, 2010), je développe des activités de recherche en lien avec différents terrains et objets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La navigation de plaisance sur voiliers,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et plus généralement les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">pratiques nautiques et maritimes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation sociale des sciences humaines et sociales :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coresponsable projet de recherche </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALOS SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les activités de R&D dans les structures de l'ESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Economie Sociale et Solidaire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etablissements et institutions de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERS CITES</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> activité de valorisation sociale des SHS, à Quimper</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cofondatrice et coanimatrice du LABOSCOP,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> laboratoire de recherche-action-formation des Coopératives d'Activités et d'Emploi de Bretagne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAE 29</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 22 et 35</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CREAD (Rennes 2, UBO)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2011 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au CRBC (UBO, Brest)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre collectivement en coopérative d’activité et d’emploi : enjeux démocratiques de la coformation à la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nouvelles formes d'organisations et du travail, 27, https://www.cairn.info/revue-nouvelle-revue-de-psychosociologie-2019-1-page-49.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des ressources au centre de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Comments on the Role of Algae in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lynn Cornish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sea plants, 71, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaisanciers et le ‘’vrai marin’’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modernité à l’imparfait. En Bretagne., 42, pp.733-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d'Eric Tabarly et le développement de la plaisance française. Naissance et évolution d'un mythe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La culture, vecteur du développement des territoires touristiques et sportifs., 22, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la gestion du feu à bord des bateaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kreiz (Etudes sur la Bretagne et les Pays celtiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer pour transformer la société : la mobilisation des SHS dans la construction d’un voilier moderne à usage professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUIESS, atelier 19 Pêches maritimes : Modernité des idées et pratiques fondatrices de l’ESS. S’associer, s’autogérer, s’émanciper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUIESS, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser le « commun » dans nos projets : le cas du Laboscop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la journée d’études du LABERS : Des lieux du commun. Habitat, culture, arts, sciences, politique : comment créer du commun pour construire de vrais changements de société ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABERS; CREAD, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des communs au prisme des coopératives : le cas de la CAE Chrysalide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du Séminaire Manucoop : Mutuelle de travail / Travail des communs : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manucoop, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; vs &amp;quot;ramasser les huitres&amp;quot;. Modalités d’appropriation des ressources de l’estran par les pêcheurs à pied de loisir : entre biens publics et biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international IDMer : Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDMer, Dec 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d’ethnologie en milieu scolaire. Dispositif d’éducation à la diversité culturelle et lieu d’expression des cultures régionales, institutionnelles et professionnelles différentes. Approche comparée en Région parisienne et en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dessertine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté : enjeux éducatifs à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tu likes mon Life ? » Les engagés de la pêche à pied. Coordinateurs, partenaires, gestionnaires, bénévoles et pêcheurs : quel-s engagements-s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sénéchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation du projet Life PAPL : un tremplin vers un nouveau modèle de gestion globale et durable des biens communs de l’estran ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque État des lieux et avenir de la pêche à pied récréative en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles légitimités à « être marin » dans les univers maritimes professionnels et plaisanciers : la préservation des ressources communes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métiers pénibles, mobiles et éloignés : questionner la singularité de la pêche artisanale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Nantais de sociologie (CENS - FRE 3706), Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan intermédiaire : évaluation de la sensibilisation directe auprès des pêcheurs à pied récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique du projet européen Life Pêche à pied de loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Klask : valorisation des résultats de recherche du CRBC via un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « Valorisation &amp; SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATT Ouest Valorisation; Faculté des Lettres et sciences humaines Victor Segalen, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le germon en France atlantique, relancer une activité artisanale responsable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Cavagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Miossec; J.-R. Pitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mer nourricière : un défi millénaire. Géographie gastronomique de la mer et gestion des ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.69-84, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cueillir à moule&amp;quot; et &amp;quot;ramasser les huitres&amp;quot; : appropriations différentes des ressources de l’estran par les pêcheurs à pied de loisir. Quelles modalités d’émergence et de consolidation de communs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Bouvet; K. Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer, résistance(s) des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’initier à l’autobiographie raisonnée pour soutenir une démarche de recherche-action coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kermanac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Liberos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Draperi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’autobiographie raisonnée. Pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'économie sociale, pp.72-122, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘’confort inconfortable’’ du voilier de plaisance habitable, entre architectes navals et plaisanciers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Paris Ouest. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des abris de loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer de la terre à la mer : le cas du voilier habitable au port de plaisance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nautisme : acteurs, pratiques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7535-0183-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine culturel matériel et immatériel, bâti et navigant, de l’école de voile Les Glénans sur l’Archipel des Glénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://inventaire-patrimoine.region-bretagne.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitation du voilier de plaisance en croisière familiale. Anthropologie d'un espace et des gouvernementalités en jeu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brulé-Josso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Bretagne Occidentale (UBO), Brest, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01996410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="813D257D"/>
+    <w:nsid w:val="E4E695DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8361C67"/>
+    <w:nsid w:val="EBAEF634"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="353FA148"/>
+    <w:nsid w:val="B2548362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-brule-josso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150696477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshb.fr/accueil/la_recherche/pole_gouvernance_dans_les_institutions_publiques_et_privees/valo_shs__valorisations_sociales_des_shs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://divers-cites.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae29.coop/brule-josso-stephanie.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brul&#233;-Josso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Liberos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jacquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dessertine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jouanneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermanac'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Vaillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01996410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-brule-josso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150696477" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshb.fr/accueil/la_recherche/pole_gouvernance_dans_les_institutions_publiques_et_privees/valo_shs__valorisations_sociales_des_shs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://divers-cites.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae29.coop/brule-josso-stephanie.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brul&#233;-Josso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Liberos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jacquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lynn Cornish" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dessertine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Bouvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jouanneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kermanac'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Vaillant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01996410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>