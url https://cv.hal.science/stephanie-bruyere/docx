--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -181,538 +181,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t>
+                <w:t xml:space="preserve">Optical responses from high-entropy alloys: experimental results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Calvo-Mola</w:t>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Alexander I Solomonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+                <w:t xml:space="preserve">Juš Polanšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barrat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 264, pp.474-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00086F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242240v1</w:t>
+                <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper substitution in lanthanum-deficient LaFeO3 perovskites for enhanced photoelectrochemical solar hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 148, pp.150072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1043, pp.184146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical responses from high-entropy alloys: experimental results and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Solomonov</w:t>
+                <w:t xml:space="preserve">C. Calvo-Mola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juš Polanšek</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Battie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FD00086F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337756v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t>
               </w:r>
@@ -737,64 +737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Calvo-Mola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 282, pp.120509. </w:t>
@@ -826,295 +826,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+                <w:t xml:space="preserve">hal-05266434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266434v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
               </w:r>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 696, pp.162917. </w:t>
@@ -1496,295 +1496,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Shishodia</w:t>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974482v1</w:t>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzammil Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Shubham Shishodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+                <w:t xml:space="preserve">hal-04974482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
               </w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,77 +2319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,3953 +2836,3953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nominé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Rybin</w:t>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553441v1</w:t>
+                <w:t xml:space="preserve">hal-03940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Alexander Solomonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2289-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940936v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-kinetic approach to the crystallization mechanism of thermochromic SmNiO3 thin films: An in situ study in air-annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 960, pp.170799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodizing of AS12 alloy in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 572, pp.151436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218 (11), pp.114795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.114795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic LaCoO3 selective layer for self-regulated thermal solar collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kharkhan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.111690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised interpretation of the mechanisms governing low friction tribolayer formation in alloyed-TMD self-lubricating coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Vuchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano Cavaleiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 571, pp.151302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of surface topography at different scales on the dispersion of the wetting data for sessile water droplets on nitrided austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 441, pp.128510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard I Ageev</w:t>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter V Trifonov</w:t>
+                <w:t xml:space="preserve">Yu Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel I Kustov</w:t>
+                <w:t xml:space="preserve">Naoki Tsunoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Sandomirskii</w:t>
+                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (41), pp.2205859. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (34), pp.21940-21945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202205859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796777v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Ekaterina Yu Ponkratova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kumagai</w:t>
+                <w:t xml:space="preserve">Eduard I Ageev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Tsunoda</w:t>
+                <w:t xml:space="preserve">Peter V Trifonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
+                <w:t xml:space="preserve">Pavel I Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sandomirskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (41), pp.2205859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202205859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767511v1</w:t>
+                <w:t xml:space="preserve">hal-03796777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Straumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Lermontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278772v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasily Lebedev</w:t>
+                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.014003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349882v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413816v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893, pp.162238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372674v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Cu&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;@TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles by low-pressure plasma synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag-based electrocatalysts for ethylene epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Colomer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Achour</w:t>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129576⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394, pp.139018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965406v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-based electrocatalysts for ethylene epoxidation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pt&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Cu&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;@TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles by low-pressure plasma synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
+                <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+                <w:t xml:space="preserve">Jean-François Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139018⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.129576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402644v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White light emission from Sm-doped YAG ceramic controlled by the excitation wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.107223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2021.107223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549011v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Larin</w:t>
+                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nomine</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ageev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kolotova</w:t>
+                <w:t xml:space="preserve">Dapeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548983v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
+                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A. Mezenov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944938v1</w:t>
+                <w:t xml:space="preserve">hal-02549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri A. Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita K. Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei N. Yankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.100832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965789v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+                <w:t xml:space="preserve">hal-02548983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Vuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988373v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite–Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</w:t>
+                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+                <w:t xml:space="preserve">Mikhail Zyuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Pushkarev</w:t>
+                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Sinev</w:t>
+                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Fedorov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Timofey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Mashel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c01104⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (28), pp.31137-31147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967743v1</w:t>
+                <w:t xml:space="preserve">hal-04968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Perovskite–Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sinev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daria Markina</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.10624-10632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04872⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.8126-8134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967718v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Zyuzin</w:t>
+                <w:t xml:space="preserve">Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+                <w:t xml:space="preserve">Alexey Bolshakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
+                <w:t xml:space="preserve">Olga Sergaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timofey Karpov</w:t>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Mashel</w:t>
+                <w:t xml:space="preserve">Daria Markina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (28), pp.31137-31147. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.10624-10632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968201v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Subwavelength Raman Imaging of the Strained GaP Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Sharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bolshakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,103 +6846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
@@ -6993,51 +6993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,64 +7153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
@@ -7242,753 +7242,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182775v1</w:t>
+                <w:t xml:space="preserve">hal-04965608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965608v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Celindano</w:t>
+                <w:t xml:space="preserve">K.M. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Boileau</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278538v1</w:t>
+                <w:t xml:space="preserve">hal-04968287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968287v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celindano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326746v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Calamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Violet Adsorption by Oppositely Twisted Heat-Treated Halloysite and Pecoraite Nanoscrolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Danilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,295 +8180,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pierron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Munnik</w:t>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936073v1</w:t>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alnjiman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Haye</w:t>
+                <w:t xml:space="preserve">Victor Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Frans Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+                <w:t xml:space="preserve">hal-03936073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
               </w:r>
@@ -8480,64 +8480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8601,90 +8601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
@@ -8716,364 +8716,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Mücklich</w:t>
+                <w:t xml:space="preserve">Nicolas Thurieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 729, pp.137 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281702v1</w:t>
+                <w:t xml:space="preserve">hal-01633885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gendarme</w:t>
+                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 729, pp.137 - 143. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp.537-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633885v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9162,64 +9162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9322,51 +9322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t>
@@ -9404,90 +9404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9576,77 +9576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t>
@@ -9723,51 +9723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9870,51 +9870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (23), pp.7926-7933. </w:t>
@@ -9991,64 +9991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10253,51 +10253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of TiO2 Using Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,51 +10651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11031,51 +11031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WOx phase growth on SiO2/Si by decomposition of tungsten hexacarbonyl: Influence of potassium on supported tungsten oxide phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11173,51 +11173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hexagonal WO3 structure stabilization on mica substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,51 +11354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Masek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11545,51 +11545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024/0399503A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11695,51 +11695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
@@ -11945,51 +11945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
@@ -12031,90 +12031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene electrooxidation into ethylene oxide on nanostructured Ag/GDC electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En virtuel, South Korea</w:t>
@@ -12156,90 +12156,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gerasimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timofey Karpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Mashel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Physics and Chemistry of Combustion and Processes in Extreme Environments (ComPhysChem:20-21) and VI International Summer School "Modern Quantum Chemistry Methods in Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Onlince Conference, Russia. pp.020036, </w:t>
@@ -12411,64 +12411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron beam induced nanoparticle growth in metal-organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12573,90 +12573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t>
@@ -12970,51 +12970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et croissance de nanophases supportées d'oxyde de tungstène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010DIJOS057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13131,51 +13131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66BDEC84"/>
+    <w:nsid w:val="819F74B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13362,51 +13362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>