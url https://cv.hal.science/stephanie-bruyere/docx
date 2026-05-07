--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -315,3084 +315,3084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper substitution in lanthanum-deficient LaFeO3 perovskites for enhanced photoelectrochemical solar hydrogen production</w:t>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guigoz</w:t>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 148, pp.150072. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124597v1</w:t>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
+                <w:t xml:space="preserve">Shubham Shishodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tausch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Capon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430757v1</w:t>
+                <w:t xml:space="preserve">hal-04974482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper substitution in lanthanum-deficient LaFeO3 perovskites for enhanced photoelectrochemical solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Vincent Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barrat</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 148, pp.150072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242240v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Calvo-Mola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1043, pp.184146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756361v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ TEM Crystallization of Amorphous SmNiO 3 Nanoparticles into the Perovskite Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calvo-Mola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (35), pp.15806-15814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05266434v1</w:t>
+                <w:t xml:space="preserve">hal-05242240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling of the perovskite nickelate SmNiO3 nucleation from amorphous thin films: a Volmer's thermodynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Calvo-Mola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 282, pp.120509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05304097v1</w:t>
+                <w:t xml:space="preserve">hal-05266434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ercolini</w:t>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304071v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+                <w:t xml:space="preserve">Karim Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105449v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Jodi Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Shujie You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ercolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.162917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974482v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
+                <w:t xml:space="preserve">Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dubaux</w:t>
+                <w:t xml:space="preserve">A. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">G. Maragkakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Redjaïmia</w:t>
+                <w:t xml:space="preserve">S. Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (51), pp.12663-12672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736629v1</w:t>
+                <w:t xml:space="preserve">hal-04888194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
+                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Soudant</w:t>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fleutot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+                <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (21), pp.9112-9119. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568584v1</w:t>
+                <w:t xml:space="preserve">hal-04736629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t>
+                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Tanguy Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chaslin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">S. Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Liebgott</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9112-9119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720940v1</w:t>
+                <w:t xml:space="preserve">hal-04568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the development of preferred crystallographic orientation in dual-phase amorphous/nanocrystalline Zr-V thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Müller</w:t>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1006, pp.176270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.176270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596983v1</w:t>
+                <w:t xml:space="preserve">hal-04720940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Anne Holtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113164⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 665, pp.160338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692547v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maragkakis</w:t>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Psilodimitrakopoulos</w:t>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (51), pp.12663-12672. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.113164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888194v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
+                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Müller</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185599v1</w:t>
+                <w:t xml:space="preserve">hal-04184342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">Thermo-kinetic approach to the crystallization mechanism of thermochromic SmNiO3 thin films: An in situ study in air-annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 960, pp.170799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137130v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Holtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (30), pp.36908-36921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940936v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
+                <w:t xml:space="preserve">A.V. Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Solomonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Rybin</w:t>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553441v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 967, pp.171681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171681⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 936, pp.168258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184342v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-kinetic approach to the crystallization mechanism of thermochromic SmNiO3 thin films: An in situ study in air-annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pilloud</w:t>
+                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Alexander Solomonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Mikhail Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 960, pp.170799. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2289-2294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121622v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodizing of AS12 alloy in alkaline media</w:t>
               </w:r>
@@ -3417,51 +3417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Veys-Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3512,77 +3512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,64 +3672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todor Vuchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,90 +4053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
@@ -4187,51 +4187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,103 +4710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
@@ -4838,291 +4838,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372674v1</w:t>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyère</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893, pp.162238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-based electrocatalysts for ethylene epoxidation</w:t>
               </w:r>
@@ -5268,64 +5268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Chavée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,2772 +5504,2772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+                <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dapeng Sun</w:t>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988373v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dapeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549011v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei N. Yankin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944938v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Larin</w:t>
+                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri A. Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nomine</w:t>
+                <w:t xml:space="preserve">Nikita K. Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ageev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Andrei N. Yankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kolotova</w:t>
+                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.100832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548983v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965789v1</w:t>
+                <w:t xml:space="preserve">hal-02548983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Vuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968201v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite–Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+                <w:t xml:space="preserve">Ivan Sinev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Pushkarev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (7), pp.8126-8134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.0c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bolshakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sergaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Bolshakov</w:t>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Markina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (8), pp.10624-10632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.0c04872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Subwavelength Raman Imaging of the Strained GaP Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zyuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Sharov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Cirlin</w:t>
+                <w:t xml:space="preserve">Timofey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Mashel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04300⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (28), pp.31137-31147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968213v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Deep-Subwavelength Raman Imaging of the Strained GaP Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Sharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bolshakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (25), pp.14054-14060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945223v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+                <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.110474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883424v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of metal oxide micro/nanoparticles elaborated by plasma electrolytic oxidation of aluminium and zirconium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haraux</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 397, pp.125987. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910106v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Violet Adsorption by Oppositely Twisted Heat-Treated Halloysite and Pecoraite Nanoscrolls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Calamba</w:t>
+                <w:t xml:space="preserve">Dmitry Danilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrirero</w:t>
+                <w:t xml:space="preserve">Elena Yudina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965608v1</w:t>
+                <w:t xml:space="preserve">hal-04965696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182775v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Boyd</w:t>
+                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04968287v1</w:t>
+                <w:t xml:space="preserve">hal-02182775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celindano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326746v1</w:t>
+                <w:t xml:space="preserve">hal-02278538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boileau</w:t>
+                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02278538v1</w:t>
+                <w:t xml:space="preserve">hal-04968287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Calamba</w:t>
+                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pierson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Eklund</w:t>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (10), pp.105301. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5051609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966917v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Violet Adsorption by Oppositely Twisted Heat-Treated Halloysite and Pecoraite Nanoscrolls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+                <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Danilovich</w:t>
+                <w:t xml:space="preserve">J. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Yudina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">A. Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">P. Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (10), pp.105301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5051609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965696v1</w:t>
+                <w:t xml:space="preserve">hal-04966917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8320,90 +8320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8448,338 +8448,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
+                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281682v1</w:t>
+                <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
+                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rinnert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281654v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thurieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,77 +8869,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8990,90 +8990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9149,90 +9149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
@@ -9283,90 +9283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t>
@@ -9398,1304 +9398,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505601v1</w:t>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gendarme</w:t>
+                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614346v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soldera</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martinavicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO 2 /Ionic Liquid Hybrid Nanoparticles for Solid-State Lithium Ion Conduction</w:t>
+                <w:t xml:space="preserve">Electrochemical reaction of lithium with ruthenium nitride thin films prepared by pulsed-DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delacroix</w:t>
+                <w:t xml:space="preserve">Barbara Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
+                <w:t xml:space="preserve">Samantha Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reynaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02944⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947755v1</w:t>
+                <w:t xml:space="preserve">hal-01293641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reaction of lithium with ruthenium nitride thin films prepared by pulsed-DC magnetron sputtering</w:t>
+                <w:t xml:space="preserve">SiO 2 /Ionic Liquid Hybrid Nanoparticles for Solid-State Lithium Ion Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Laik</w:t>
+                <w:t xml:space="preserve">Sébastien Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Bourg</w:t>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.171⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (23), pp.7926-7933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293641v1</w:t>
+                <w:t xml:space="preserve">hal-02947755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Noble-Metal Efficiency in Catalytic Materials: Atomically Dispersed Surface Platinum</w:t>
+                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Bruix</w:t>
+                <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaroslava Lykhach</w:t>
+                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Matolinova</w:t>
+                <w:t xml:space="preserve">J. M. Decams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Neitzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomas Skala</w:t>
+                <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201402342⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293646v1</w:t>
+                <w:t xml:space="preserve">hal-01293645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of TiO2 Using Ionic Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum Noble-Metal Efficiency in Catalytic Materials: Atomically Dispersed Surface Platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bruix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslava Lykhach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snehangshu Patra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Iva Matolinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armin Neitzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Skala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Electrochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.010406eel⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (39), pp.10525-10530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293647v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, structure and electrochemistry of LiFeBO3: a cathode material for Li-ion batteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrodeposition of TiO2 Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Chotard</w:t>
+                <w:t xml:space="preserve">Snehangshu Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (7), pp.2060-2070. </w:t>
+              <w:t xml:space="preserve">ECS Electrochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (6), pp.D16-D18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ta13021e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.010406eel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293644v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
+                <w:t xml:space="preserve">Preparation, structure and electrochemistry of LiFeBO3: a cathode material for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Avril</w:t>
+                <w:t xml:space="preserve">Liang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
+                <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Decams</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">J. N. Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (7), pp.2060-2070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ta13021e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293645v1</w:t>
+                <w:t xml:space="preserve">hal-01293644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of High Surface Area Anatase TiO2 Exhibiting a Complete Lithium Insertion Solid Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10771,51 +10771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible oxidation of WOx and MoOx nano phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,64 +10901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, Structure, and Stability of KxWO3 Nanorods on Mica Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,311 +11025,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOx phase growth on SiO2/Si by decomposition of tungsten hexacarbonyl: Influence of potassium on supported tungsten oxide phases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evidence of hexagonal WO3 structure stabilization on mica substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 603 (20), pp.3041-3048. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517, pp.6565-6568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432093v1</w:t>
+                <w:t xml:space="preserve">hal-00432325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hexagonal WO3 structure stabilization on mica substrate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">WOx phase growth on SiO2/Si by decomposition of tungsten hexacarbonyl: Influence of potassium on supported tungsten oxide phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Domenichini</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 517, pp.6565-6568. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603 (20), pp.3041-3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2009.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432325v1</w:t>
+                <w:t xml:space="preserve">hal-00432093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epitaxial hexagonal tungsten bronze as precursor for WO3 nanorods on mica.</w:t>
               </w:r>
@@ -11341,64 +11341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Masek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,1117 +11432,1117 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Changes of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yugo Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawamura Kohei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulik K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Meeting of MRS-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society of Japan, Nov 2025, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethylene electrooxidation into ethylene oxide on nanostructured Ag/GDC electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En virtuel, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optically resonant graphite nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint petersbourg, Russia. pp.012103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Mashel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Physics and Chemistry of Combustion and Processes in Extreme Environments (ComPhysChem:20-21) and VI International Summer School "Modern Quantum Chemistry Methods in Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Onlince Conference, Russia. pp.020036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0031950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron beam induced nanoparticle growth in metal-organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A. Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Metamaterials and Nanophotonics (METANANO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Russia. pp.020086, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0031914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de formation de nanoparticules à la surface de substrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024/0399503A1. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986636v1</w:t>
-              </w:r>
-[...915 lines deleted...]
-                <w:t xml:space="preserve">hal-04968244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12560,90 +12560,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux nanostructurés et de nanoparticules par microscopie électronique en transmission : croissance, stabilité et métastabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12850,64 +12850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials), IEEE, pp.X-250-X-252, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12970,51 +12970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et croissance de nanophases supportées d'oxyde de tungstène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010DIJOS057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13131,51 +13131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="819F74B0"/>
+    <w:nsid w:val="097BCCA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13362,51 +13362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>