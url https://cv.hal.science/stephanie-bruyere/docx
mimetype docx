--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -315,295 +315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzammil Hussain</w:t>
+                <w:t xml:space="preserve">Shubham Shishodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gross</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304087v1</w:t>
+                <w:t xml:space="preserve">hal-04974482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of highly photoluminescent core/shell CuInZnSe/ZnS quantum dots as photovoltaic absorbers</w:t>
+                <w:t xml:space="preserve">Upcycled PET‐Derived Carbon Foam Functionalized with Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SbS&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;–Sb&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures for Efficient Interfacial Solar Desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubham Shishodia</w:t>
+                <w:t xml:space="preserve">Muzammil Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Enrique Rodríguez-Castellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Silvia Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.1326-1334. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4na00893f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202506862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974482v1</w:t>
+                <w:t xml:space="preserve">hal-05304087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper substitution in lanthanum-deficient LaFeO3 perovskites for enhanced photoelectrochemical solar hydrogen production</w:t>
               </w:r>
@@ -1094,563 +1094,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+                <w:t xml:space="preserve">Karim Harrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhossein Hamrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266434v1</w:t>
+                <w:t xml:space="preserve">hal-05304097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+                <w:t xml:space="preserve">Mahnoor Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassa Belay Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Jodi Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujie You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ercolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303676v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru‐Doped Fe₂TiO₅ as a High‐Performance Electrocatalyst for Urea‐Assisted Water Splitting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic Chemical and Topographical Mechanisms for Enhanced Antibacterial Activity in Dual-Phase Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bordin</w:t>
+                <w:t xml:space="preserve">Quentin Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202412370⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304097v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-doped nanocrystal carbon dots for integrated fabrication of ultrabright luminescent solar concentrators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jodi Gobbo</w:t>
+                <w:t xml:space="preserve">Tailoring the structural, optical and electrical properties of perovskite nickelates through the Sm content variation in Nd&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sm&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;NiO&amp;lt;sub&amp;gt;3s/sub&gt; thin films for solar thermal applications&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shujie You</w:t>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ercolini</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.101230. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1022, pp.179903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304071v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial cerium oxide films deposited on r-plane sapphire substrates: A comprehensive study of growth mechanisms</w:t>
               </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1783,51 +1783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,51 +2064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2306,77 +2306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial property alterations induced by low zinc content in laser-structured brass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Holtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser-induced topochemistry on metallic glass surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Zr-Cu metallic glass thin films with tailored electrical and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,295 +2836,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Müller</w:t>
+                <w:t xml:space="preserve">A.V. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185599v1</w:t>
+                <w:t xml:space="preserve">hal-04137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">Surface Modification of Brass via Ultrashort Pulsed Direct Laser Interference Patterning and Its Effect on Bacteria-Substrate Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Saddiqa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wyn Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Holtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (30), pp.36908-36921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137130v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition rate controls nucleation and growth during amorphous/nanocrystalline competition in sputtered Zr-Cr thin films</w:t>
               </w:r>
@@ -3525,51 +3525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochromic SmNiO3-δ thin films deposited by magnetron sputtering and crystallized by soft-annealing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kharkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tsareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,51 +4053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,693 +4436,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vasily Lebedev</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349882v1</w:t>
+                <w:t xml:space="preserve">hal-03278460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 893, pp.162238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413816v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Straumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey A Lermontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278772v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-driven transition from amorphous to crystalline films enables bottom-up design of functional surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna V Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. C García-Wong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Pilloud</w:t>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148133⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.014003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278460v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photoelectrocatalytic hydrogen evolution using off-stoichiometry La 0.43 FeO y films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth kinetics and origin of residual stress of two-phase crystalline-amorphous nanostructured films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 893, pp.162238. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (14), pp.145301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0044029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372674v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-based electrocatalysts for ethylene epoxidation</w:t>
               </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,1298 +5638,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvère Barrat</w:t>
+                <w:t xml:space="preserve">Perovskite–Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sinev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.8126-8134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935785v1</w:t>
+                <w:t xml:space="preserve">hal-04967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dapeng Sun</w:t>
+                <w:t xml:space="preserve">Vladimir Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bolshakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sergaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Markina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.10624-10632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988373v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Zyuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Mashel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (28), pp.31137-31147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549011v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
+                <w:t xml:space="preserve">Influence of as-deposited non-uniform stoichiometry on thermochromic properties of LaCoO 3 selective layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kharkhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (1), pp.015304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944938v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Kolotova</w:t>
+                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dapeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02548983v1</w:t>
+                <w:t xml:space="preserve">hal-02988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965789v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite–Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Insights into the wear track evolution with sliding cycles of carbon-alloyed transition metal dichalcogenide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Bin Yaqub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Vuchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Cavaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c01104⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403 (8), pp.126360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967743v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olga Sergaeva</w:t>
+                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Neplokh</w:t>
+                <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Markina</w:t>
+                <w:t xml:space="preserve">E. Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c04872⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967718v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolabeling Strategies of Micron- and Submicron-Sized Core–Shell Carriers for In Vivo Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the dynamics of Cu nanoparticle growth inside metal-organic frameworks upon electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+                <w:t xml:space="preserve">Yuri A. Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
+                <w:t xml:space="preserve">Nikita K. Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timofey Karpov</w:t>
+                <w:t xml:space="preserve">Andrei N. Yankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Mashel</w:t>
+                <w:t xml:space="preserve">Sergey S. Rzhevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (28), pp.31137-31147. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.100832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2020.100832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968201v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Subwavelength Raman Imaging of the Strained GaP Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Sharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bolshakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Fedorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Cirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,64 +6980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of sputter-deposited vanadium nitride as a new precursor to achieve thermochromic VO 2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. C García-Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,51 +7127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7287,51 +7287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Danilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yudina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7376,727 +7376,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
+                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Calamba</w:t>
+                <w:t xml:space="preserve">C. Celindano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrirero</w:t>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boyd</w:t>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965608v1</w:t>
+                <w:t xml:space="preserve">hal-02278538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182775v1</w:t>
+                <w:t xml:space="preserve">hal-02326746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">K.M. Calamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boileau</w:t>
+                <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278538v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen vacancies on initial wear in arc deposited (Ti0.52,Al0.48)Ny, (y &lt; 1) coatings during machining</w:t>
+                <w:t xml:space="preserve">Growth and high temperature decomposition of epitaxial metastable wurtzite (Ti1x,Alx)N(0001) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.M. Calamba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Johansson Jõesaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 358 (10), pp.452-460. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.11.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968287v1</w:t>
+                <w:t xml:space="preserve">hal-04965608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface morphology by nanocrystalline/amorphous competitive self-phase separation in thin films: Thickness-modulated reflectance and interference phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Borroto</w:t>
+                <w:t xml:space="preserve">Formation of a metastable nanostructured mullite during Plasma Electrolytic Oxidation of aluminium in “soft” regime condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ntomprougkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.78-86. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180, pp.107977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326746v1</w:t>
+                <w:t xml:space="preserve">hal-02182775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation structure and microstrain evolution during spinodal decomposition of reactive magnetron sputtered heteroepixatial c-(Ti0.37,Al0.63)N/c-TiN films grown on MgO(001) and (111) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Calamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8281,3195 +8281,3219 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen redistribution in annealed LaFeOxNy thin films investigated by FTIR spectroscopy and EELS mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Munnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 427, pp.1041-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Mücklich</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (37), pp.21623-21631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281654v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Blue to White luminescence in Cerium-doped Aluminum Oxynitride: Electronic Structure and Local Chemistry Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet optical excitation of near infrared emission of Yb-doped crystalline aluminum oxynitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.033102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5040340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281682v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
+                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1945-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633885v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Mücklich</w:t>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03281702v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of Zr 1−x Mo x thin films: From the nano-crystalline to the amorphous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Nicolas Thurieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
+                <w:t xml:space="preserve">C. Gendarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez-Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 729, pp.137 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+                <w:t xml:space="preserve">hal-01633885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong room-temperature blue emission from rapid-thermal annealed cerium-doped aluminum (oxy)nitride thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Controlling refractive index in AlN films by texture and crystallinity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa E Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Easwarakhanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636, pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03281671v1</w:t>
+                <w:t xml:space="preserve">hal-03281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of an ODS FeAl40 intermetallic after plasma-assisted nitriding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 683, pp.418-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reaction of lithium with ruthenium nitride thin films prepared by pulsed-DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Laik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 164, pp.12-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.02.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiO 2 /Ionic Liquid Hybrid Nanoparticles for Solid-State Lithium Ion Conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (23), pp.7926-7933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 anatase films obtained by direct liquid injection atomic layer deposition at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reymond-Laruinaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 288, pp.201-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Noble-Metal Efficiency in Catalytic Materials: Atomically Dispersed Surface Platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bruix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslava Lykhach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Matolinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Neitzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Skala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (39), pp.10525-10530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201402342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of TiO2 Using Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Electrochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (6), pp.D16-D18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.010406eel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, structure and electrochemistry of LiFeBO3: a cathode material for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (7), pp.2060-2070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ta13021e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of High Surface Area Anatase TiO2 Exhibiting a Complete Lithium Insertion Solid Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (12), pp.1093-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppsc.201300178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible oxidation of WOx and MoOx nano phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schierbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 181 (-), pp.68-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, Structure, and Stability of KxWO3 Nanorods on Mica Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (-), pp.1921-1929. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp210378p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of hexagonal WO3 structure stabilization on mica substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 517, pp.6565-6568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WOx phase growth on SiO2/Si by decomposition of tungsten hexacarbonyl: Influence of potassium on supported tungsten oxide phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 603 (20), pp.3041-3048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2009.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epitaxial hexagonal tungsten bronze as precursor for WO3 nanorods on mica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Masek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 310, pp.3318-3324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11479,176 +11503,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes of Swift Heavy Ion Irradiated β-Sc₂Hf₇O₁₇</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugo Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kawamura Kohei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maulik K. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of MRS-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society of Japan, Nov 2025, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth mechanisms and defect formation in epitaxial CeO₂ thin films deposited on r-plane sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11657,736 +11681,736 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2025 Spring Meeting “European Material Research Society”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic, chemical and property modifications of PVD ZrCu-based thin film metallic glasses through femtosecond laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zil Fernández-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Borroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strabsourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene electrooxidation into ethylene oxide on nanostructured Ag/GDC electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En virtuel, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically resonant graphite nanostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Mezenov</w:t>
+                <w:t xml:space="preserve">Elena Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Antuganov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Tarakanchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timofey Karpov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Mashel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint petersbourg, Russia. pp.012103, </w:t>
+              <w:t xml:space="preserve">International Conference on Physics and Chemistry of Combustion and Processes in Extreme Environments (ComPhysChem:20-21) and VI International Summer School "Modern Quantum Chemistry Methods in Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Onlince Conference, Russia. pp.020036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0031950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968278v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</w:t>
+                <w:t xml:space="preserve">Optically resonant graphite nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gerasimova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Mashel</w:t>
+                <w:t xml:space="preserve">A Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics and Chemistry of Combustion and Processes in Extreme Environments (ComPhysChem:20-21) and VI International Summer School "Modern Quantum Chemistry Methods in Applications"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0031950⟩</w:t>
+              <w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint petersbourg, Russia. pp.012103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968253v1</w:t>
+                <w:t xml:space="preserve">hal-04968278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron beam induced nanoparticle growth in metal-organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin A. Milichko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Metamaterials and Nanophotonics (METANANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, Russia. pp.020086, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0031914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12396,147 +12420,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de formation de nanoparticules à la surface de substrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2024/0399503A1. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12546,154 +12570,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Czerwiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12703,91 +12727,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux nanostructurés et de nanoparticules par microscopie électronique en transmission : croissance, stabilité et métastabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04206944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12797,156 +12821,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Gunina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials), IEEE, pp.X-250-X-252, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Metamaterials54993.2022.9920910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12956,114 +12980,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et croissance de nanophases supportées d'oxyde de tungstène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bourgogne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010DIJOS057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId462"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13131,51 +13155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="097BCCA6"/>
+    <w:nsid w:val="EE715BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13362,51 +13386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-bruyere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7160-4520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156847787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04974482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Shishodia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4na00893f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzammil Hussain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassa Belay Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez-Castell&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202506862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05124597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05242240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvo-Mola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Barrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zil Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Calvo-Mola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harrath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhossein Hamrang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202412370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnoor Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Gobbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie You" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Liebgott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Saddiqa Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05266434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Easwarakhanthan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179903" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Borroto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162917" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04888194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maragkakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02969" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borroto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fern&#225;ndez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liebgott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.176270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wyn M&#252;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Holtsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prudent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113164" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171681" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04121622v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170799" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c04801" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#252;cklich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05037208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Romdhane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veys-Renaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elleuch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151436" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Didelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kharkhan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.114795" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Bin Yaqub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Vuchkov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Cavaleiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151302" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tsareva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128510" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Yu Ponkratova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard I Ageev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Trifonov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel I Kustov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sandomirskii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205859" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148133" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03372674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162238" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Pierson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Chav&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colomer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129576" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Ali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masschelein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2021.107223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02910106v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haraux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ntomprougkidis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125987" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Pushkarev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sinev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fedorov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c01104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bolshakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sergaeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Neplokh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Markina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c04872" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zyuzin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Antuganov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Tarakanchikova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Karpov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mashel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06996" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121514" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126360" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Mezenov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita K. Kulachenkov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei N. Yankin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey S. Rzhevskiy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2020.100832" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968213v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Sharov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cirlin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945223v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110474" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968287v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Calamba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boyd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.062" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137414" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107977" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966917v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Febvrier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eklund" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051609" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJTBQBMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Munnik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.09.090" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281682v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E Giba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06992" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281654v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040340" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00233" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633885v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gendarme" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez-Pique" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.153" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WKHZ1RM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281702v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.057" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614346v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinavicius" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293641v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bourg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.02.171" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT2V53B0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947755v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delacroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02944" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293645v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reymond-Laruinaz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Decams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.007" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293646v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bruix" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslava Lykhach" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Matolinova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Neitzel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Skala" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402342" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2M5NXHFV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293647v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.010406eel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierbaum" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.06.022" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719331v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210378p" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432325v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.04.029" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRCK7D6J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432093v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.08.010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLD46M6W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418612v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Masek" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.03.040" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS9W58KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05177309v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Noguchi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawamura Kohei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulik K. Patel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449397v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692622v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruhier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lebrun" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423366v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968253v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gerasimova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031950" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968244v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Milichko" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031914" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986636v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Leroy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pupier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04206944v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547618v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS057" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>